--- v0 (2026-06-25)
+++ v1 (2026-10-15)
@@ -5180,54 +5180,57 @@
       <c r="R44" s="267"/>
       <c r="S44" s="268" t="s">
         <v>6</v>
       </c>
       <c r="T44" s="269"/>
       <c r="U44" s="270" t="s">
         <v>20</v>
       </c>
       <c r="V44" s="271"/>
       <c r="W44" s="128" t="s">
         <v>53</v>
       </c>
       <c r="X44" s="129"/>
       <c r="Y44" s="270" t="s">
         <v>20</v>
       </c>
       <c r="Z44" s="271"/>
       <c r="AA44" s="268" t="s">
         <v>54</v>
       </c>
       <c r="AB44" s="268"/>
       <c r="AC44" s="272"/>
     </row>
     <row r="45" spans="1:34" customHeight="1" ht="16.2">
       <c r="C45" s="130"/>
+      <c r="AB45" s="209"/>
+      <c r="AC45" s="209"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="AB45:AC45"/>
     <mergeCell ref="A25:A29"/>
     <mergeCell ref="B25:G29"/>
     <mergeCell ref="H27:AC27"/>
     <mergeCell ref="B44:G44"/>
     <mergeCell ref="H44:L44"/>
     <mergeCell ref="N44:O44"/>
     <mergeCell ref="Q44:R44"/>
     <mergeCell ref="S44:T44"/>
     <mergeCell ref="U44:V44"/>
     <mergeCell ref="Y44:Z44"/>
     <mergeCell ref="AA44:AC44"/>
     <mergeCell ref="B42:G42"/>
     <mergeCell ref="H42:AC42"/>
     <mergeCell ref="H25:AC25"/>
     <mergeCell ref="A30:A34"/>
     <mergeCell ref="B30:G34"/>
     <mergeCell ref="H30:AC30"/>
     <mergeCell ref="H32:AC32"/>
     <mergeCell ref="H35:AC37"/>
     <mergeCell ref="H38:AC38"/>
     <mergeCell ref="I40:AC41"/>
     <mergeCell ref="B35:G41"/>
     <mergeCell ref="A35:A41"/>
     <mergeCell ref="H40:H41"/>
     <mergeCell ref="B43:G43"/>
@@ -5505,115 +5508,115 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="V30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="W30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="X30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="Y30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="Z30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="AA30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="AB30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" promptTitle="9.検体種別" prompt="選択もしくはご入力ください" sqref="AC30">
       <formula1>"組織,FFPE,細胞※,その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="H42">
-[...63 lines deleted...]
-      <formula1>"液体窒素,-80℃,その他の場合はこの欄に直接ご入力ください"</formula1>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="H42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="I42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="J42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="K42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="L42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="M42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="N42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="O42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="P42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="Q42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="R42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="S42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="T42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="U42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="V42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="W42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="X42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="Y42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="Z42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="AA42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="AB42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="0" sqref="AC42">
+      <formula1>"　液体窒素,　-80℃,　その他の場合はこの欄に直接ご入力ください"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="W28" r:id="rId_hyperlink_1"/>
     <hyperlink ref="V28" r:id="rId_hyperlink_2"/>
     <hyperlink ref="U28" r:id="rId_hyperlink_3"/>
     <hyperlink ref="T28" r:id="rId_hyperlink_4"/>
     <hyperlink ref="S28" r:id="rId_hyperlink_5"/>
     <hyperlink ref="R28" r:id="rId_hyperlink_6"/>
     <hyperlink ref="Q28" r:id="rId_hyperlink_7"/>
     <hyperlink ref="P28" r:id="rId_hyperlink_8"/>
     <hyperlink ref="O28" r:id="rId_hyperlink_9"/>
     <hyperlink ref="N28" r:id="rId_hyperlink_10"/>
     <hyperlink ref="M28" r:id="rId_hyperlink_11"/>
     <hyperlink ref="L28" r:id="rId_hyperlink_12"/>
     <hyperlink ref="K28" r:id="rId_hyperlink_13"/>
     <hyperlink ref="J28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="H28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="H33" r:id="rId_hyperlink_17"/>
     <hyperlink ref="H39" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.59055118110236" right="0.59055118110236" top="0.47244094488189" bottom="0.47244094488189" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="97" fitToHeight="1" fitToWidth="1"/>