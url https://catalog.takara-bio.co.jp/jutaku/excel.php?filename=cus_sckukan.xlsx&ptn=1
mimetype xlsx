--- v0 (2026-05-21)
+++ v1 (2026-09-12)
@@ -1,84 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
-    <workbookView activeTab="2" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
+    <workbookView activeTab="3" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Human" sheetId="1" state="hidden" r:id="rId4"/>
     <sheet name="Mouse" sheetId="2" state="hidden" r:id="rId5"/>
-    <sheet name="CosMx解析依頼書" sheetId="3" r:id="rId6"/>
-[...6 lines deleted...]
-    <sheet name="Mouse重複確認" sheetId="10" state="hidden" r:id="rId13"/>
+    <sheet name="別紙 (2)" sheetId="3" state="hidden" r:id="rId6"/>
+    <sheet name="Xenium解析　発注依頼書" sheetId="4" r:id="rId7"/>
+    <sheet name="ヒアリングシート " sheetId="5" r:id="rId8"/>
+    <sheet name="Sheet1" sheetId="6" state="hidden" r:id="rId9"/>
+    <sheet name="Human重複確認" sheetId="7" state="hidden" r:id="rId10"/>
+    <sheet name="Mouse重複確認" sheetId="8" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'CosMx解析依頼書'!$A$1:$AC$86</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Xenium解析依頼書'!$A$1:$AC$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Xenium解析　発注依頼書'!$A$1:$AC$87</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="305">
   <si>
     <t>cell profile matrices：組織内に存在するすべての細胞タイプの平均発現プロファイルを示すマトリックス。ライブラリーの各マトリックスは、単一のscRNA-seq実験から得られたもの。</t>
   </si>
   <si>
     <t>これらのマトリックスは、SpatialDeconのような細胞タイプデコンボリューションパッケージで使用し、細胞タイプの割合やアイデンティティを得ることができる。</t>
   </si>
   <si>
     <t>Adult</t>
   </si>
   <si>
     <t>Fetal</t>
   </si>
   <si>
     <t>ManualにFiducials濃度、Configurationの記載がある組織種（すぐに受入可能）</t>
   </si>
   <si>
     <t>Brain</t>
   </si>
   <si>
     <t>Adrenal</t>
   </si>
   <si>
     <t>Kidney</t>
   </si>
   <si>
@@ -205,50 +200,281 @@
     <t>なし</t>
   </si>
   <si>
     <t>MammaryGland_Involution</t>
   </si>
   <si>
     <t>MammaryGland_Lactation</t>
   </si>
   <si>
     <t>ManualにConfigurationのみ記載がある組織種</t>
   </si>
   <si>
     <t>MammaryGland_Pregnancy</t>
   </si>
   <si>
     <t>Ovary</t>
   </si>
   <si>
     <t>PeripheralBlood</t>
   </si>
   <si>
     <t>SmallIntestine</t>
   </si>
   <si>
     <t>Uterus</t>
+  </si>
+  <si>
+    <t>別紙1. アノテーションの選択組織種一覧</t>
+  </si>
+  <si>
+    <t>Human Adult</t>
+  </si>
+  <si>
+    <t>Human Fetal</t>
+  </si>
+  <si>
+    <t>Mouse Adult</t>
+  </si>
+  <si>
+    <t>Mouse Fetal</t>
+  </si>
+  <si>
+    <t>Mouse Neonatal</t>
+  </si>
+  <si>
+    <t>H1.</t>
+  </si>
+  <si>
+    <t>H22.</t>
+  </si>
+  <si>
+    <t>M1.</t>
+  </si>
+  <si>
+    <t>M21.</t>
+  </si>
+  <si>
+    <t>M27.</t>
+  </si>
+  <si>
+    <t>H2.</t>
+  </si>
+  <si>
+    <t>H23.</t>
+  </si>
+  <si>
+    <t>M2.</t>
+  </si>
+  <si>
+    <t>M22.</t>
+  </si>
+  <si>
+    <t>M28.</t>
+  </si>
+  <si>
+    <t>H3.</t>
+  </si>
+  <si>
+    <t>H24.</t>
+  </si>
+  <si>
+    <t>M3.</t>
+  </si>
+  <si>
+    <t>M23.</t>
+  </si>
+  <si>
+    <t>M29.</t>
+  </si>
+  <si>
+    <t>H4.</t>
+  </si>
+  <si>
+    <t>H25.</t>
+  </si>
+  <si>
+    <t>M4.</t>
+  </si>
+  <si>
+    <t>M24.</t>
+  </si>
+  <si>
+    <t>M30.</t>
+  </si>
+  <si>
+    <t>H5.</t>
+  </si>
+  <si>
+    <t>H26.</t>
+  </si>
+  <si>
+    <t>M5.</t>
+  </si>
+  <si>
+    <t>M25.</t>
+  </si>
+  <si>
+    <t>M31.</t>
+  </si>
+  <si>
+    <t>H6.</t>
+  </si>
+  <si>
+    <t>H27.</t>
+  </si>
+  <si>
+    <t>M6.</t>
+  </si>
+  <si>
+    <t>M26.</t>
+  </si>
+  <si>
+    <t>M32.</t>
+  </si>
+  <si>
+    <t>H7.</t>
+  </si>
+  <si>
+    <t>H28.</t>
+  </si>
+  <si>
+    <t>M7.</t>
+  </si>
+  <si>
+    <t>H8.</t>
+  </si>
+  <si>
+    <t>H29.</t>
+  </si>
+  <si>
+    <t>M8.</t>
+  </si>
+  <si>
+    <t>MammaryGland</t>
+  </si>
+  <si>
+    <t>H9.</t>
+  </si>
+  <si>
+    <t>H30.</t>
+  </si>
+  <si>
+    <t>M9.</t>
+  </si>
+  <si>
+    <t>H10.</t>
+  </si>
+  <si>
+    <t>H31.</t>
+  </si>
+  <si>
+    <t>M10.</t>
+  </si>
+  <si>
+    <t>H11.</t>
+  </si>
+  <si>
+    <t>H32.</t>
+  </si>
+  <si>
+    <t>M11.</t>
+  </si>
+  <si>
+    <t>H12.</t>
+  </si>
+  <si>
+    <t>H33.</t>
+  </si>
+  <si>
+    <t>M12.</t>
+  </si>
+  <si>
+    <t>H13.</t>
+  </si>
+  <si>
+    <t>H34.</t>
+  </si>
+  <si>
+    <t>M13.</t>
+  </si>
+  <si>
+    <t>H14.</t>
+  </si>
+  <si>
+    <t>H35.</t>
+  </si>
+  <si>
+    <t>M14.</t>
+  </si>
+  <si>
+    <t>H15.</t>
+  </si>
+  <si>
+    <t>H36.</t>
+  </si>
+  <si>
+    <t>M15.</t>
+  </si>
+  <si>
+    <t>H16.</t>
+  </si>
+  <si>
+    <t>M16.</t>
+  </si>
+  <si>
+    <t>H17.</t>
+  </si>
+  <si>
+    <t>M17.</t>
+  </si>
+  <si>
+    <t>H18.</t>
+  </si>
+  <si>
+    <t>M18.</t>
+  </si>
+  <si>
+    <t>H19.</t>
+  </si>
+  <si>
+    <t>M19.</t>
+  </si>
+  <si>
+    <t>H20.</t>
+  </si>
+  <si>
+    <t>M20.</t>
+  </si>
+  <si>
+    <t>N1.</t>
+  </si>
+  <si>
+    <t>アノテーションなし</t>
+  </si>
+  <si>
+    <t>H21.</t>
   </si>
   <si>
     <t xml:space="preserve">タカラバイオ株式会社　宛 </t>
   </si>
   <si>
     <t>TaKaRa Custom Services</t>
   </si>
   <si>
     <t>シングルセル空間解析　発注依頼書</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">ご依頼日</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="9"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">(必須)</t>
@@ -552,69 +778,82 @@
       <t xml:space="preserve">サンプル種別　　　　</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="9"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">(必須)</t>
     </r>
   </si>
   <si>
     <t>スライド</t>
   </si>
   <si>
     <t>FFPEブロック</t>
   </si>
   <si>
     <t>解析パネル</t>
   </si>
   <si>
-    <t>Human Immuno-oncology Panel, 100-plex, RNA</t>
-[...17 lines deleted...]
-    <t>Mouse Neuroscience Panel, 64-plex, Protein</t>
+    <t>Xenium Human Breast Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Brain Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Lung Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Multi-Tissue and Cancer Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Colon Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Skin Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Human Immuno-Oncology Profiling Panel, v1パネル</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xenium Prime 5K Human Pan Tissue and Pathways Panel, Primeパネル
+</t>
+  </si>
+  <si>
+    <t>Xenium Mouse Brain Gene Expression Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Mouse Multi-Tissue Atlassing Panel, v1パネル</t>
+  </si>
+  <si>
+    <t>Xenium Prime 5K Mouse Pan Tissue and Pathways Panel, Primeパネル</t>
   </si>
   <si>
     <t>その他 (</t>
   </si>
   <si>
     <t>)</t>
   </si>
   <si>
     <t>関連する過去のご依頼</t>
   </si>
   <si>
     <t>弊社受託ID</t>
   </si>
   <si>
     <t>(</t>
   </si>
   <si>
     <t>サンプル情報</t>
   </si>
   <si>
     <t>)検体</t>
   </si>
   <si>
     <t>※スライド記載のサンプル名称と依頼書記載の「検体No」または「サンプル名称」を必ず一致させてください。</t>
   </si>
@@ -731,977 +970,157 @@
       <t xml:space="preserve">_ </t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="9"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">が使用できます。</t>
     </r>
   </si>
   <si>
     <t>※お客様より提供いただいたサンプル・情報および納品物の複製物は別途期限を定めている場合を除き、　　　　　　　　　　　　　　　　　業務終了後3ヶ月間保管の後、順次廃棄いたします。</t>
   </si>
   <si>
     <t>※ご不明な点は空欄のままで結構です。必要に応じて弊社担当者よりご確認のためご連絡させていただきます。　</t>
   </si>
   <si>
     <t>※スライド送付の場合は、必ず事前にサンプル発送予定をご相談ください。</t>
   </si>
   <si>
-    <t>※セルタイピングを希望される場合は、別紙に記載のアノテーションファイルをご選択ください。組織種によっては、アノテーションファイルのご用意がありませんので、アルファベットでのクラスタリングになります。予めご了承ください。</t>
+    <t>※v1パネルでセルセグメンテーションを実施する場合は別途ご相談ください。</t>
   </si>
   <si>
     <t>検体
 No</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">サンプル名称
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">※</t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFFF0000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15文字以内で、英数字、（）、＋、_ </t>
     </r>
     <r>
       <rPr>
         <rFont val="ＭＳ Ｐゴシック"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="8"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">が使用できます</t>
     </r>
   </si>
   <si>
-    <t>組織種</t>
-[...850 lines deleted...]
-  <si>
     <t>組織種
 （プルダウンから選択）
 Otherの場合は備考欄に組織種を記載</t>
   </si>
   <si>
     <t>1. 正常
 2. 疾患
 3.腫瘍</t>
   </si>
   <si>
     <t>セルセグメンテーションの有無</t>
   </si>
   <si>
     <t>1スライドにまとめる単位</t>
   </si>
   <si>
+    <t>スライド提供の場合</t>
+  </si>
+  <si>
     <t>ブロック内検体数</t>
   </si>
   <si>
+    <t>備考</t>
+  </si>
+  <si>
+    <t>切片の厚み
+（µm）</t>
+  </si>
+  <si>
+    <t>切片
+作成日</t>
+  </si>
+  <si>
+    <t>例1</t>
+  </si>
+  <si>
     <t>有</t>
   </si>
   <si>
+    <t>例2</t>
+  </si>
+  <si>
     <t>例3</t>
   </si>
   <si>
     <t>無</t>
+  </si>
+  <si>
+    <t>その他ご要望事項</t>
+  </si>
+  <si>
+    <t>検体発送（予定）日</t>
+  </si>
+  <si>
+    <t>発送</t>
+  </si>
+  <si>
+    <t>頃予定</t>
   </si>
   <si>
     <t>ヒアリングシート</t>
   </si>
   <si>
     <t>ご提供いただいた情報は、作業時の品質確認や、納品データの確認、および納品後のアフターフォロー等の最適なサポートを提供するために使用されます。</t>
   </si>
   <si>
     <t>誠に恐れ入りますが、ヒアリングシートの内容につきましては、納品物への直接の反映はされません。あらかじめご了承いただけますよう、お願い申し上げます。</t>
   </si>
   <si>
     <t>ご提供いただいた情報は、厳重に管理し、ご依頼案件以外には使用されません。</t>
   </si>
   <si>
     <t>ご記入は任意です。ご提供いただける範囲でご記入ください。</t>
   </si>
   <si>
     <t>研究の目的や背景について教えてください。</t>
   </si>
   <si>
     <t>検体間で異なる発現変動遺伝子を確認したい</t>
   </si>
   <si>
     <t>特定の細胞種の発現プロファイルに興味がある</t>
   </si>
@@ -1905,51 +1324,51 @@
   </si>
   <si>
     <t>Non-diseased, Melanoma</t>
   </si>
   <si>
     <t>Small Intestine</t>
   </si>
   <si>
     <t>Whole neonatal mouse (sagittal)</t>
   </si>
   <si>
     <t>Human</t>
   </si>
   <si>
     <t>Mouse</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0_ "/>
     <numFmt numFmtId="165" formatCode="0_ "/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="20">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="游ゴシック"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="BIZ UDPゴシック"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2019,152 +1438,116 @@
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
-      <sz val="9"/>
-[...7 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF404040"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF445979"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="メイリオ"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="メイリオ"/>
     </font>
     <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
+    </font>
+    <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Verdana"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="ＭＳ Ｐゴシック"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
-    </font>
-[...25 lines deleted...]
-      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDEEAF6"/>
         <bgColor rgb="FFDEEAF6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4472C4"/>
         <bgColor rgb="FFFFFFFF"/>
@@ -2179,51 +1562,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBE5F1"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7E6E6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="130">
+  <borders count="97">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
@@ -2428,1083 +1811,717 @@
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...3 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <bottom style="hair">
         <color rgb="FF000000"/>
-      </bottom>
-[...20 lines deleted...]
-        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+    </border>
+    <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
-      <right style="thin">
-[...56 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
-      <right style="hair">
-[...3 lines deleted...]
-        <color rgb="FF3F3F3F"/>
+      <top style="hair">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
-      <top style="thin">
-        <color rgb="FF3F3F3F"/>
+      <top style="hair">
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="hair">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
-      <right style="hair">
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="dotted">
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="dotted">
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="hair">
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-    </border>
-[...3 lines deleted...]
-      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="hair">
-[...1 lines deleted...]
-      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="hair">
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <bottom style="thin">
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="hair">
-[...1 lines deleted...]
-      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...91 lines deleted...]
-      </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
-      </bottom>
-[...12 lines deleted...]
-        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="FF000000"/>
       </left>
-      <right style="hair">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="FF000000"/>
       </left>
-      <right style="hair">
-[...4 lines deleted...]
-      </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
-[...27 lines deleted...]
-      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <top style="thin">
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="hair">
-[...18 lines deleted...]
-      <bottom style="hair">
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <top style="hair">
-[...2 lines deleted...]
-      <bottom style="hair">
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
-    </border>
-[...315 lines deleted...]
-      </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+    </border>
+    <border>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF595959"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF595959"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <left style="hair">
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </right>
-      <top style="thin">
-        <color rgb="FF000000"/>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </left>
-      <right style="thin">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </right>
-      <top style="thin">
+      <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
       <left style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </left>
-      <right style="thin">
+    </border>
+    <border>
+      <right style="hair">
         <color rgb="FF3F3F3F"/>
       </right>
-      <top style="thin">
+    </border>
+    <border>
+      <left style="hair">
         <color rgb="FF3F3F3F"/>
-      </top>
+      </left>
       <bottom style="hair">
-        <color rgb="FF000000"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-        <color rgb="FF000000"/>
+      <right style="hair">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <bottom style="hair">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="hair">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF3F3F3F"/>
       </left>
-      <right style="hair">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
       </top>
     </border>
     <border>
-      <left style="hair">
-[...3 lines deleted...]
-        <color rgb="FF000000"/>
+      <right style="hair">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
+      </top>
+    </border>
+    <border>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <bottom style="hair">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
     <border>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+    </border>
+    <border>
       <left style="hair">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="hair">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="hair">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="469">
+  <cellXfs count="332">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
@@ -3557,71 +2574,59 @@
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
@@ -3629,1300 +2634,901 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="23" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="24" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="25" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="32" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="33" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="34" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="35" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="36" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="37" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="12" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="13" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="6" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="38" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="39" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="32" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="40" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="15" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="41" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="42" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="43" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="44" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="45" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="46" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="47" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="47" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="2" borderId="43" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="48" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="49" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="50" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="8" borderId="50" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="51" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="52" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="8" borderId="52" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="51" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="51" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="52" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="53" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="53" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="54" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="55" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="46" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="56" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="8" borderId="49" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="8" borderId="57" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="8" borderId="58" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="8" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="58" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="59" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="52" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="57" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="58" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="60" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="55" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="7" borderId="54" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="45" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="43" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="44" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="7" borderId="41" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...20 lines deleted...]
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="61" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="47" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="43" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="44" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="44" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="45" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="41" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="7" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="14" numFmtId="0" fillId="2" borderId="41" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="16" numFmtId="0" fillId="2" borderId="62" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="16" numFmtId="0" fillId="2" borderId="63" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="63" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="64" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="65" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="41" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="66" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="67" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="44" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="68" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="69" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="70" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="32" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="71" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="72" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="73" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="73" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="34" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="74" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="71" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="73" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="70" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="69" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="75" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="75" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="18" numFmtId="0" fillId="2" borderId="75" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="18" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="18" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="32" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="72" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="69" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="73" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="34" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="73" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="19" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="19" numFmtId="0" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="76" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="16" numFmtId="0" fillId="2" borderId="77" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="16" numFmtId="0" fillId="2" borderId="78" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="26" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...72 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="79" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="80" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="38" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="39" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="67" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="44" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="17" numFmtId="0" fillId="2" borderId="68" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="81" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="79" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="79" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="80" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="38" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="39" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="82" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="83" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="84" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="85" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="86" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="87" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="88" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="89" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="90" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="91" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="8" borderId="81" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="2" borderId="80" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="2" borderId="39" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="2" borderId="80" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="2" borderId="38" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="2" borderId="92" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="81" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="79" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="80" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="39" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="8" borderId="80" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="165" fillId="8" borderId="39" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="8" borderId="80" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="8" borderId="38" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="164" fillId="8" borderId="92" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="12" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="12" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="37" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="25" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="12" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...38 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="76" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="30" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="74" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...20 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="71" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf xfId="0" fontId="13" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="75" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...161 lines deleted...]
-    <xf xfId="0" fontId="15" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="72" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="16" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...198 lines deleted...]
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="93" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="2" borderId="86" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="96" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="19" numFmtId="0" fillId="9" borderId="94" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="97" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="19" numFmtId="0" fillId="9" borderId="95" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="98" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="19" numFmtId="0" fillId="9" borderId="96" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...547 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5170,125 +3776,117 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.takara-bio.co.jp/jutaku/basic_info.php?unitid=U100006884" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.takara-bio.co.jp/jutaku/basic_info.php?unitid=U100006884" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.takara-bio.co.jp/jutaku/basic_info.php?unitid=U100006884" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.takara-bio.co.jp/jutaku/basic_info.php?unitid=U100006884" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...2 lines deleted...]
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17.59765625" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.09765625" customWidth="true" style="0"/>
     <col min="4" max="4" width="14.5" customWidth="true" style="0"/>
     <col min="5" max="5" width="82" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.19921875" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.69921875" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="37" t="s">
+      <c r="E4" s="34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="26" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5307,81 +3905,81 @@
       <c r="B8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="B9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="B10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E10" s="37" t="s">
+      <c r="E10" s="34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="B11" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="B12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="B13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="E13" s="34" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="B14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>26</v>
       </c>
     </row>
@@ -5436,394 +4034,119 @@
       <c r="C22" s="11"/>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" s="4" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="5"/>
     </row>
     <row r="24" spans="1:7">
       <c r="B24" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="11"/>
     </row>
     <row r="25" spans="1:7">
       <c r="B25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...273 lines deleted...]
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="29.69921875" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.5" customWidth="true" style="0"/>
     <col min="4" max="4" width="40.09765625" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.69921875" customWidth="true" style="0"/>
     <col min="6" max="6" width="25.59765625" customWidth="true" style="0"/>
     <col min="7" max="7" width="58.09765625" customWidth="true" style="0"/>
     <col min="8" max="8" width="33.19921875" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.09765625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="1"/>
     </row>
     <row r="4" spans="1:9" customHeight="1" ht="18">
-      <c r="B4" s="262" t="s">
+      <c r="B4" s="326" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="262" t="s">
+      <c r="C4" s="326" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="262"/>
-      <c r="E4" s="262" t="s">
+      <c r="D4" s="326"/>
+      <c r="E4" s="326" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:9">
-      <c r="B5" s="263"/>
+      <c r="B5" s="327"/>
       <c r="C5" s="29" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="29" t="s">
         <v>38</v>
       </c>
-      <c r="E5" s="263"/>
-      <c r="G5" s="37" t="s">
+      <c r="E5" s="327"/>
+      <c r="G5" s="34" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="B6" s="30" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="30" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="30" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="31" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="B7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="4" t="s">
@@ -5868,81 +4191,81 @@
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="B10" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="B11" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D11" s="4"/>
       <c r="E11" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="G11" s="37" t="s">
+      <c r="G11" s="34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="11"/>
       <c r="G12" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="B13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="5"/>
     </row>
     <row r="14" spans="1:9">
       <c r="B14" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="11"/>
-      <c r="G14" s="37" t="s">
+      <c r="G14" s="34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="B15" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="5"/>
       <c r="G15" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="B16" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="11"/>
       <c r="G16" s="2" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6046,8230 +4369,3702 @@
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI99"/>
+  <dimension ref="A1:K24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8.69921875" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4.09765625" customWidth="true" style="15"/>
+    <col min="2" max="2" width="11.09765625" customWidth="true" style="15"/>
+    <col min="3" max="3" width="4.09765625" customWidth="true" style="15"/>
+    <col min="4" max="4" width="8.19921875" customWidth="true" style="15"/>
+    <col min="5" max="5" width="4.19921875" customWidth="true" style="15"/>
+    <col min="6" max="6" width="11.19921875" customWidth="true" style="15"/>
+    <col min="7" max="7" width="4.19921875" customWidth="true" style="15"/>
+    <col min="8" max="8" width="16.69921875" customWidth="true" style="15"/>
+    <col min="9" max="9" width="4.19921875" customWidth="true" style="15"/>
+    <col min="10" max="10" width="7.09765625" customWidth="true" style="15"/>
+    <col min="11" max="11" width="8.69921875" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="A1" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" s="328" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="329"/>
+      <c r="C3" s="328" t="s">
+        <v>59</v>
+      </c>
+      <c r="D3" s="330"/>
+      <c r="E3" s="328" t="s">
+        <v>60</v>
+      </c>
+      <c r="F3" s="329"/>
+      <c r="G3" s="328" t="s">
+        <v>61</v>
+      </c>
+      <c r="H3" s="329"/>
+      <c r="I3" s="328" t="s">
+        <v>62</v>
+      </c>
+      <c r="J3" s="329"/>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="J4" s="37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" s="40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="F5" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="J5" s="37" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="37" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="H7" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" s="37" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="D8" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="F8" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="J8" s="37" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="F9" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="36" t="s">
+        <v>94</v>
+      </c>
+      <c r="D10" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="35"/>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" s="35"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="36" t="s">
+        <v>102</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="35"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="35"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="D14" s="40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="F14" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="35"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F15" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="G15" s="35"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="D16" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="35"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B17" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="D17" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="F17" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G17" s="35"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D18" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="F18" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" s="35"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E19" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F19" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="35"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="35"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E21" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="G21" s="35"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="F22" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="35"/>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F23" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="H23" s="43" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="39" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AI100"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" view="pageBreakPreview" showGridLines="false" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="18" defaultColWidth="2.69921875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.3984375" customWidth="true" style="12"/>
     <col min="2" max="2" width="2.69921875" style="12"/>
     <col min="3" max="3" width="2.69921875" style="12"/>
     <col min="4" max="4" width="2.69921875" style="12"/>
     <col min="5" max="5" width="2.69921875" style="12"/>
     <col min="6" max="6" width="2.69921875" style="12"/>
     <col min="7" max="7" width="2.69921875" style="12"/>
     <col min="8" max="8" width="2.69921875" style="12"/>
     <col min="9" max="9" width="2.69921875" style="12"/>
     <col min="10" max="10" width="2.69921875" style="12"/>
     <col min="11" max="11" width="2.69921875" style="12"/>
     <col min="12" max="12" width="2.69921875" style="12"/>
     <col min="13" max="13" width="2.69921875" style="12"/>
     <col min="14" max="14" width="2.69921875" style="12"/>
     <col min="15" max="15" width="2.69921875" style="12"/>
     <col min="16" max="16" width="2.69921875" style="12"/>
     <col min="17" max="17" width="2.69921875" style="12"/>
     <col min="18" max="18" width="2.69921875" style="12"/>
     <col min="19" max="19" width="2.69921875" style="12"/>
     <col min="20" max="20" width="2.69921875" style="12"/>
     <col min="21" max="21" width="2.69921875" style="12"/>
     <col min="22" max="22" width="2.69921875" style="12"/>
     <col min="23" max="23" width="2.69921875" style="12"/>
     <col min="24" max="24" width="3.5" customWidth="true" style="12"/>
     <col min="25" max="25" width="3.5" customWidth="true" style="12"/>
     <col min="26" max="26" width="3.5" customWidth="true" style="12"/>
     <col min="27" max="27" width="3.5" customWidth="true" style="12"/>
     <col min="28" max="28" width="3.5" customWidth="true" style="12"/>
     <col min="29" max="29" width="3.69921875" customWidth="true" style="12"/>
     <col min="30" max="30" width="3.09765625" customWidth="true" style="12"/>
     <col min="31" max="31" width="2.69921875" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" customHeight="1" ht="18">
-      <c r="A1" s="346"/>
-[...30 lines deleted...]
-      <c r="AD1" s="64"/>
+      <c r="A1" s="178"/>
+      <c r="B1" s="179"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
+      <c r="G1" s="179"/>
+      <c r="H1" s="179"/>
+      <c r="I1" s="179"/>
+      <c r="J1" s="179"/>
+      <c r="K1" s="179"/>
+      <c r="L1" s="180" t="s">
+        <v>134</v>
+      </c>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
+      <c r="P1" s="180"/>
+      <c r="Q1" s="180"/>
+      <c r="R1" s="180"/>
+      <c r="S1" s="180"/>
+      <c r="T1" s="180"/>
+      <c r="U1" s="180"/>
+      <c r="V1" s="180"/>
+      <c r="W1" s="180"/>
+      <c r="X1" s="180"/>
+      <c r="Y1" s="180"/>
+      <c r="Z1" s="180"/>
+      <c r="AA1" s="180"/>
+      <c r="AB1" s="180"/>
+      <c r="AC1" s="181"/>
     </row>
     <row r="2" spans="1:35" customHeight="1" ht="16.5">
-      <c r="A2" s="350" t="s">
-[...29 lines deleted...]
-      <c r="AC2" s="352"/>
+      <c r="A2" s="182" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2" s="183"/>
+      <c r="C2" s="183"/>
+      <c r="D2" s="183"/>
+      <c r="E2" s="183"/>
+      <c r="F2" s="183"/>
+      <c r="G2" s="183"/>
+      <c r="H2" s="183"/>
+      <c r="I2" s="183"/>
+      <c r="J2" s="183"/>
+      <c r="K2" s="183"/>
+      <c r="L2" s="183"/>
+      <c r="M2" s="183"/>
+      <c r="N2" s="183"/>
+      <c r="O2" s="183"/>
+      <c r="P2" s="183"/>
+      <c r="Q2" s="183"/>
+      <c r="R2" s="183"/>
+      <c r="S2" s="183"/>
+      <c r="T2" s="183"/>
+      <c r="U2" s="183"/>
+      <c r="V2" s="183"/>
+      <c r="W2" s="183"/>
+      <c r="X2" s="183"/>
+      <c r="Y2" s="183"/>
+      <c r="Z2" s="183"/>
+      <c r="AA2" s="183"/>
+      <c r="AB2" s="183"/>
+      <c r="AC2" s="184"/>
     </row>
     <row r="3" spans="1:35" customHeight="1" ht="3.6">
-      <c r="A3" s="353" t="s">
-[...29 lines deleted...]
-      <c r="AC3" s="355"/>
+      <c r="A3" s="185" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3" s="186"/>
+      <c r="C3" s="186"/>
+      <c r="D3" s="186"/>
+      <c r="E3" s="186"/>
+      <c r="F3" s="186"/>
+      <c r="G3" s="186"/>
+      <c r="H3" s="186"/>
+      <c r="I3" s="186"/>
+      <c r="J3" s="186"/>
+      <c r="K3" s="186"/>
+      <c r="L3" s="186"/>
+      <c r="M3" s="186"/>
+      <c r="N3" s="186"/>
+      <c r="O3" s="186"/>
+      <c r="P3" s="186"/>
+      <c r="Q3" s="186"/>
+      <c r="R3" s="186"/>
+      <c r="S3" s="186"/>
+      <c r="T3" s="186"/>
+      <c r="U3" s="186"/>
+      <c r="V3" s="186"/>
+      <c r="W3" s="186"/>
+      <c r="X3" s="186"/>
+      <c r="Y3" s="186"/>
+      <c r="Z3" s="186"/>
+      <c r="AA3" s="186"/>
+      <c r="AB3" s="186"/>
+      <c r="AC3" s="187"/>
     </row>
     <row r="4" spans="1:35" customHeight="1" ht="18">
-      <c r="A4" s="356"/>
-[...27 lines deleted...]
-      <c r="AC4" s="358"/>
+      <c r="A4" s="188"/>
+      <c r="B4" s="189"/>
+      <c r="C4" s="189"/>
+      <c r="D4" s="189"/>
+      <c r="E4" s="189"/>
+      <c r="F4" s="189"/>
+      <c r="G4" s="189"/>
+      <c r="H4" s="189"/>
+      <c r="I4" s="189"/>
+      <c r="J4" s="189"/>
+      <c r="K4" s="189"/>
+      <c r="L4" s="189"/>
+      <c r="M4" s="189"/>
+      <c r="N4" s="189"/>
+      <c r="O4" s="189"/>
+      <c r="P4" s="189"/>
+      <c r="Q4" s="189"/>
+      <c r="R4" s="189"/>
+      <c r="S4" s="189"/>
+      <c r="T4" s="189"/>
+      <c r="U4" s="189"/>
+      <c r="V4" s="189"/>
+      <c r="W4" s="189"/>
+      <c r="X4" s="189"/>
+      <c r="Y4" s="189"/>
+      <c r="Z4" s="189"/>
+      <c r="AA4" s="189"/>
+      <c r="AB4" s="189"/>
+      <c r="AC4" s="190"/>
     </row>
     <row r="5" spans="1:35" customHeight="1" ht="18">
-      <c r="A5" s="81">
+      <c r="A5" s="69">
         <v>1</v>
       </c>
-      <c r="B5" s="330" t="s">
-[...11 lines deleted...]
-      <c r="L5" s="359"/>
+      <c r="B5" s="191" t="s">
+        <v>137</v>
+      </c>
+      <c r="C5" s="191"/>
+      <c r="D5" s="191"/>
+      <c r="E5" s="191"/>
+      <c r="F5" s="191"/>
+      <c r="G5" s="192"/>
+      <c r="H5" s="193"/>
+      <c r="I5" s="194"/>
+      <c r="J5" s="194"/>
+      <c r="K5" s="194"/>
+      <c r="L5" s="194"/>
       <c r="M5" s="18" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="O5" s="359"/>
+        <v>138</v>
+      </c>
+      <c r="N5" s="194"/>
+      <c r="O5" s="194"/>
       <c r="P5" s="18" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="R5" s="359"/>
+        <v>139</v>
+      </c>
+      <c r="Q5" s="194"/>
+      <c r="R5" s="194"/>
       <c r="S5" s="18" t="s">
-        <v>63</v>
-[...10 lines deleted...]
-      <c r="AC5" s="361"/>
+        <v>140</v>
+      </c>
+      <c r="T5" s="195"/>
+      <c r="U5" s="195"/>
+      <c r="V5" s="195"/>
+      <c r="W5" s="195"/>
+      <c r="X5" s="195"/>
+      <c r="Y5" s="195"/>
+      <c r="Z5" s="195"/>
+      <c r="AA5" s="195"/>
+      <c r="AB5" s="195"/>
+      <c r="AC5" s="196"/>
     </row>
     <row r="6" spans="1:35" customHeight="1" ht="18">
-      <c r="A6" s="322">
+      <c r="A6" s="219">
         <v>2</v>
       </c>
-      <c r="B6" s="325" t="s">
-[...30 lines deleted...]
-      <c r="AC6" s="335"/>
+      <c r="B6" s="200" t="s">
+        <v>141</v>
+      </c>
+      <c r="C6" s="201"/>
+      <c r="D6" s="202"/>
+      <c r="E6" s="221" t="s">
+        <v>142</v>
+      </c>
+      <c r="F6" s="222"/>
+      <c r="G6" s="223"/>
+      <c r="H6" s="208"/>
+      <c r="I6" s="209"/>
+      <c r="J6" s="209"/>
+      <c r="K6" s="209"/>
+      <c r="L6" s="209"/>
+      <c r="M6" s="209"/>
+      <c r="N6" s="209"/>
+      <c r="O6" s="209"/>
+      <c r="P6" s="209"/>
+      <c r="Q6" s="209"/>
+      <c r="R6" s="209"/>
+      <c r="S6" s="209"/>
+      <c r="T6" s="209"/>
+      <c r="U6" s="209"/>
+      <c r="V6" s="209"/>
+      <c r="W6" s="209"/>
+      <c r="X6" s="209"/>
+      <c r="Y6" s="209"/>
+      <c r="Z6" s="209"/>
+      <c r="AA6" s="209"/>
+      <c r="AB6" s="209"/>
+      <c r="AC6" s="215"/>
     </row>
     <row r="7" spans="1:35" customHeight="1" ht="18">
-      <c r="A7" s="323"/>
-[...29 lines deleted...]
-      <c r="AC7" s="335"/>
+      <c r="A7" s="220"/>
+      <c r="B7" s="203"/>
+      <c r="C7" s="203"/>
+      <c r="D7" s="204"/>
+      <c r="E7" s="205" t="s">
+        <v>143</v>
+      </c>
+      <c r="F7" s="206"/>
+      <c r="G7" s="207"/>
+      <c r="H7" s="208"/>
+      <c r="I7" s="209"/>
+      <c r="J7" s="209"/>
+      <c r="K7" s="209"/>
+      <c r="L7" s="209"/>
+      <c r="M7" s="209"/>
+      <c r="N7" s="209"/>
+      <c r="O7" s="209"/>
+      <c r="P7" s="209"/>
+      <c r="Q7" s="209"/>
+      <c r="R7" s="209"/>
+      <c r="S7" s="209"/>
+      <c r="T7" s="209"/>
+      <c r="U7" s="209"/>
+      <c r="V7" s="209"/>
+      <c r="W7" s="209"/>
+      <c r="X7" s="209"/>
+      <c r="Y7" s="209"/>
+      <c r="Z7" s="209"/>
+      <c r="AA7" s="209"/>
+      <c r="AB7" s="209"/>
+      <c r="AC7" s="215"/>
     </row>
     <row r="8" spans="1:35" customHeight="1" ht="18">
-      <c r="A8" s="323"/>
-[...29 lines deleted...]
-      <c r="AC8" s="335"/>
+      <c r="A8" s="220"/>
+      <c r="B8" s="203"/>
+      <c r="C8" s="203"/>
+      <c r="D8" s="204"/>
+      <c r="E8" s="205" t="s">
+        <v>144</v>
+      </c>
+      <c r="F8" s="206"/>
+      <c r="G8" s="207"/>
+      <c r="H8" s="208"/>
+      <c r="I8" s="209"/>
+      <c r="J8" s="209"/>
+      <c r="K8" s="209"/>
+      <c r="L8" s="209"/>
+      <c r="M8" s="209"/>
+      <c r="N8" s="209"/>
+      <c r="O8" s="209"/>
+      <c r="P8" s="209"/>
+      <c r="Q8" s="209"/>
+      <c r="R8" s="209"/>
+      <c r="S8" s="209"/>
+      <c r="T8" s="209"/>
+      <c r="U8" s="209"/>
+      <c r="V8" s="209"/>
+      <c r="W8" s="209"/>
+      <c r="X8" s="209"/>
+      <c r="Y8" s="209"/>
+      <c r="Z8" s="209"/>
+      <c r="AA8" s="209"/>
+      <c r="AB8" s="209"/>
+      <c r="AC8" s="215"/>
     </row>
     <row r="9" spans="1:35" customHeight="1" ht="15">
-      <c r="A9" s="323"/>
-[...31 lines deleted...]
-      <c r="AC9" s="335"/>
+      <c r="A9" s="220"/>
+      <c r="B9" s="203"/>
+      <c r="C9" s="203"/>
+      <c r="D9" s="204"/>
+      <c r="E9" s="216" t="s">
+        <v>145</v>
+      </c>
+      <c r="F9" s="217"/>
+      <c r="G9" s="218"/>
+      <c r="H9" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="I9" s="209"/>
+      <c r="J9" s="209"/>
+      <c r="K9" s="209"/>
+      <c r="L9" s="209"/>
+      <c r="M9" s="209"/>
+      <c r="N9" s="209"/>
+      <c r="O9" s="209"/>
+      <c r="P9" s="209"/>
+      <c r="Q9" s="209"/>
+      <c r="R9" s="209"/>
+      <c r="S9" s="209"/>
+      <c r="T9" s="209"/>
+      <c r="U9" s="209"/>
+      <c r="V9" s="209"/>
+      <c r="W9" s="209"/>
+      <c r="X9" s="209"/>
+      <c r="Y9" s="209"/>
+      <c r="Z9" s="209"/>
+      <c r="AA9" s="209"/>
+      <c r="AB9" s="209"/>
+      <c r="AC9" s="215"/>
     </row>
     <row r="10" spans="1:35" customHeight="1" ht="18">
-      <c r="A10" s="323"/>
-[...27 lines deleted...]
-      <c r="AC10" s="365"/>
+      <c r="A10" s="220"/>
+      <c r="B10" s="203"/>
+      <c r="C10" s="203"/>
+      <c r="D10" s="204"/>
+      <c r="E10" s="224"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="226"/>
+      <c r="H10" s="208"/>
+      <c r="I10" s="209"/>
+      <c r="J10" s="209"/>
+      <c r="K10" s="209"/>
+      <c r="L10" s="209"/>
+      <c r="M10" s="209"/>
+      <c r="N10" s="209"/>
+      <c r="O10" s="209"/>
+      <c r="P10" s="209"/>
+      <c r="Q10" s="209"/>
+      <c r="R10" s="213"/>
+      <c r="S10" s="213"/>
+      <c r="T10" s="213"/>
+      <c r="U10" s="213"/>
+      <c r="V10" s="213"/>
+      <c r="W10" s="213"/>
+      <c r="X10" s="213"/>
+      <c r="Y10" s="213"/>
+      <c r="Z10" s="213"/>
+      <c r="AA10" s="213"/>
+      <c r="AB10" s="213"/>
+      <c r="AC10" s="214"/>
     </row>
     <row r="11" spans="1:35" customHeight="1" ht="18">
-      <c r="A11" s="323"/>
-[...31 lines deleted...]
-      <c r="AC11" s="335"/>
+      <c r="A11" s="220"/>
+      <c r="B11" s="203"/>
+      <c r="C11" s="203"/>
+      <c r="D11" s="204"/>
+      <c r="E11" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="F11" s="206"/>
+      <c r="G11" s="207"/>
+      <c r="H11" s="208"/>
+      <c r="I11" s="209"/>
+      <c r="J11" s="209"/>
+      <c r="K11" s="209"/>
+      <c r="L11" s="209"/>
+      <c r="M11" s="209"/>
+      <c r="N11" s="209"/>
+      <c r="O11" s="206" t="s">
+        <v>148</v>
+      </c>
+      <c r="P11" s="206"/>
+      <c r="Q11" s="209"/>
+      <c r="R11" s="209"/>
+      <c r="S11" s="209"/>
+      <c r="T11" s="209"/>
+      <c r="U11" s="209"/>
+      <c r="V11" s="209"/>
+      <c r="W11" s="209"/>
+      <c r="X11" s="209"/>
+      <c r="Y11" s="209"/>
+      <c r="Z11" s="209"/>
+      <c r="AA11" s="209"/>
+      <c r="AB11" s="209"/>
+      <c r="AC11" s="215"/>
     </row>
     <row r="12" spans="1:35" customHeight="1" ht="18">
-      <c r="A12" s="323"/>
-[...29 lines deleted...]
-      <c r="AC12" s="335"/>
+      <c r="A12" s="220"/>
+      <c r="B12" s="203"/>
+      <c r="C12" s="203"/>
+      <c r="D12" s="204"/>
+      <c r="E12" s="216" t="s">
+        <v>149</v>
+      </c>
+      <c r="F12" s="217"/>
+      <c r="G12" s="218"/>
+      <c r="H12" s="208"/>
+      <c r="I12" s="209"/>
+      <c r="J12" s="209"/>
+      <c r="K12" s="209"/>
+      <c r="L12" s="209"/>
+      <c r="M12" s="209"/>
+      <c r="N12" s="209"/>
+      <c r="O12" s="209"/>
+      <c r="P12" s="209"/>
+      <c r="Q12" s="209"/>
+      <c r="R12" s="195"/>
+      <c r="S12" s="195"/>
+      <c r="T12" s="195"/>
+      <c r="U12" s="209"/>
+      <c r="V12" s="209"/>
+      <c r="W12" s="209"/>
+      <c r="X12" s="209"/>
+      <c r="Y12" s="209"/>
+      <c r="Z12" s="209"/>
+      <c r="AA12" s="209"/>
+      <c r="AB12" s="209"/>
+      <c r="AC12" s="215"/>
     </row>
     <row r="13" spans="1:35" customHeight="1" ht="4.5" s="25" customFormat="1">
-      <c r="A13" s="82"/>
-[...29 lines deleted...]
-      <c r="AC13" s="83"/>
+      <c r="A13" s="70"/>
+      <c r="B13" s="227" t="s">
+        <v>150</v>
+      </c>
+      <c r="C13" s="227"/>
+      <c r="D13" s="227"/>
+      <c r="E13" s="227"/>
+      <c r="F13" s="227"/>
+      <c r="G13" s="227"/>
+      <c r="H13" s="227"/>
+      <c r="I13" s="227"/>
+      <c r="J13" s="227"/>
+      <c r="K13" s="227"/>
+      <c r="L13" s="227"/>
+      <c r="M13" s="227"/>
+      <c r="N13" s="227"/>
+      <c r="O13" s="227"/>
+      <c r="P13" s="227"/>
+      <c r="Q13" s="227"/>
+      <c r="R13" s="227"/>
+      <c r="S13" s="227"/>
+      <c r="T13" s="227"/>
+      <c r="U13" s="227"/>
+      <c r="V13" s="227"/>
+      <c r="W13" s="227"/>
+      <c r="X13" s="227"/>
+      <c r="Y13" s="227"/>
+      <c r="Z13" s="227"/>
+      <c r="AA13" s="227"/>
+      <c r="AB13" s="227"/>
+      <c r="AC13" s="71"/>
     </row>
     <row r="14" spans="1:35" customHeight="1" ht="20.4" s="25" customFormat="1">
-      <c r="A14" s="84"/>
-[...27 lines deleted...]
-      <c r="AC14" s="85"/>
+      <c r="A14" s="72"/>
+      <c r="B14" s="228"/>
+      <c r="C14" s="228"/>
+      <c r="D14" s="228"/>
+      <c r="E14" s="228"/>
+      <c r="F14" s="228"/>
+      <c r="G14" s="228"/>
+      <c r="H14" s="228"/>
+      <c r="I14" s="228"/>
+      <c r="J14" s="228"/>
+      <c r="K14" s="228"/>
+      <c r="L14" s="228"/>
+      <c r="M14" s="228"/>
+      <c r="N14" s="228"/>
+      <c r="O14" s="228"/>
+      <c r="P14" s="228"/>
+      <c r="Q14" s="228"/>
+      <c r="R14" s="228"/>
+      <c r="S14" s="228"/>
+      <c r="T14" s="228"/>
+      <c r="U14" s="228"/>
+      <c r="V14" s="228"/>
+      <c r="W14" s="228"/>
+      <c r="X14" s="228"/>
+      <c r="Y14" s="228"/>
+      <c r="Z14" s="228"/>
+      <c r="AA14" s="228"/>
+      <c r="AB14" s="228"/>
+      <c r="AC14" s="73"/>
     </row>
     <row r="15" spans="1:35" customHeight="1" ht="11.4">
-      <c r="A15" s="86"/>
-[...29 lines deleted...]
-      <c r="AC15" s="87"/>
+      <c r="A15" s="74"/>
+      <c r="B15" s="229" t="s">
+        <v>151</v>
+      </c>
+      <c r="C15" s="229"/>
+      <c r="D15" s="229"/>
+      <c r="E15" s="229"/>
+      <c r="F15" s="229"/>
+      <c r="G15" s="229"/>
+      <c r="H15" s="229"/>
+      <c r="I15" s="229"/>
+      <c r="J15" s="229"/>
+      <c r="K15" s="229"/>
+      <c r="L15" s="229"/>
+      <c r="M15" s="229"/>
+      <c r="N15" s="229"/>
+      <c r="O15" s="229"/>
+      <c r="P15" s="229"/>
+      <c r="Q15" s="229"/>
+      <c r="R15" s="229"/>
+      <c r="S15" s="229"/>
+      <c r="T15" s="229"/>
+      <c r="U15" s="229"/>
+      <c r="V15" s="229"/>
+      <c r="W15" s="229"/>
+      <c r="X15" s="229"/>
+      <c r="Y15" s="229"/>
+      <c r="Z15" s="229"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="75"/>
     </row>
     <row r="16" spans="1:35" customHeight="1" ht="18">
-      <c r="A16" s="88"/>
+      <c r="A16" s="76"/>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
-      <c r="J16" s="343" t="s">
-[...21 lines deleted...]
-      <c r="V16" s="344"/>
+      <c r="J16" s="230" t="s">
+        <v>152</v>
+      </c>
+      <c r="K16" s="230"/>
+      <c r="L16" s="230"/>
+      <c r="M16" s="230"/>
+      <c r="N16" s="230"/>
+      <c r="O16" s="230"/>
+      <c r="P16" s="230"/>
+      <c r="Q16" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="R16" s="231" t="s">
+        <v>154</v>
+      </c>
+      <c r="S16" s="231"/>
+      <c r="T16" s="49" t="s">
+        <v>153</v>
+      </c>
+      <c r="U16" s="231" t="s">
+        <v>155</v>
+      </c>
+      <c r="V16" s="231"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
       <c r="AB16" s="24"/>
-      <c r="AC16" s="89"/>
+      <c r="AC16" s="77"/>
     </row>
     <row r="17" spans="1:35" customHeight="1" ht="18">
-      <c r="A17" s="369">
+      <c r="A17" s="197">
         <v>3</v>
       </c>
-      <c r="B17" s="325" t="s">
-[...32 lines deleted...]
-      <c r="AC17" s="335"/>
+      <c r="B17" s="200" t="s">
+        <v>156</v>
+      </c>
+      <c r="C17" s="201"/>
+      <c r="D17" s="202"/>
+      <c r="E17" s="205" t="s">
+        <v>157</v>
+      </c>
+      <c r="F17" s="206"/>
+      <c r="G17" s="207"/>
+      <c r="H17" s="208"/>
+      <c r="I17" s="209"/>
+      <c r="J17" s="209"/>
+      <c r="K17" s="209"/>
+      <c r="L17" s="209"/>
+      <c r="M17" s="209"/>
+      <c r="N17" s="209"/>
+      <c r="O17" s="209"/>
+      <c r="P17" s="209"/>
+      <c r="Q17" s="209"/>
+      <c r="R17" s="210"/>
+      <c r="S17" s="211" t="s">
+        <v>158</v>
+      </c>
+      <c r="T17" s="212"/>
+      <c r="U17" s="212"/>
+      <c r="V17" s="209"/>
+      <c r="W17" s="209"/>
+      <c r="X17" s="209"/>
+      <c r="Y17" s="209"/>
+      <c r="Z17" s="209"/>
+      <c r="AA17" s="209"/>
+      <c r="AB17" s="209"/>
+      <c r="AC17" s="215"/>
     </row>
     <row r="18" spans="1:35" customHeight="1" ht="18">
-      <c r="A18" s="370"/>
-[...31 lines deleted...]
-      <c r="AC18" s="335"/>
+      <c r="A18" s="198"/>
+      <c r="B18" s="203"/>
+      <c r="C18" s="203"/>
+      <c r="D18" s="204"/>
+      <c r="E18" s="216" t="s">
+        <v>145</v>
+      </c>
+      <c r="F18" s="217"/>
+      <c r="G18" s="218"/>
+      <c r="H18" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18" s="209"/>
+      <c r="J18" s="209"/>
+      <c r="K18" s="209"/>
+      <c r="L18" s="209"/>
+      <c r="M18" s="209"/>
+      <c r="N18" s="209"/>
+      <c r="O18" s="209"/>
+      <c r="P18" s="209"/>
+      <c r="Q18" s="209"/>
+      <c r="R18" s="209"/>
+      <c r="S18" s="209"/>
+      <c r="T18" s="209"/>
+      <c r="U18" s="209"/>
+      <c r="V18" s="209"/>
+      <c r="W18" s="209"/>
+      <c r="X18" s="209"/>
+      <c r="Y18" s="209"/>
+      <c r="Z18" s="209"/>
+      <c r="AA18" s="209"/>
+      <c r="AB18" s="209"/>
+      <c r="AC18" s="215"/>
     </row>
     <row r="19" spans="1:35" customHeight="1" ht="18">
-      <c r="A19" s="370"/>
-[...27 lines deleted...]
-      <c r="AC19" s="335"/>
+      <c r="A19" s="198"/>
+      <c r="B19" s="203"/>
+      <c r="C19" s="203"/>
+      <c r="D19" s="204"/>
+      <c r="E19" s="224"/>
+      <c r="F19" s="225"/>
+      <c r="G19" s="226"/>
+      <c r="H19" s="208"/>
+      <c r="I19" s="209"/>
+      <c r="J19" s="209"/>
+      <c r="K19" s="209"/>
+      <c r="L19" s="209"/>
+      <c r="M19" s="209"/>
+      <c r="N19" s="209"/>
+      <c r="O19" s="209"/>
+      <c r="P19" s="209"/>
+      <c r="Q19" s="209"/>
+      <c r="R19" s="209"/>
+      <c r="S19" s="209"/>
+      <c r="T19" s="209"/>
+      <c r="U19" s="209"/>
+      <c r="V19" s="209"/>
+      <c r="W19" s="209"/>
+      <c r="X19" s="209"/>
+      <c r="Y19" s="209"/>
+      <c r="Z19" s="209"/>
+      <c r="AA19" s="209"/>
+      <c r="AB19" s="209"/>
+      <c r="AC19" s="215"/>
     </row>
     <row r="20" spans="1:35" customHeight="1" ht="18">
-      <c r="A20" s="371"/>
-[...29 lines deleted...]
-      <c r="AC20" s="335"/>
+      <c r="A20" s="199"/>
+      <c r="B20" s="191"/>
+      <c r="C20" s="191"/>
+      <c r="D20" s="192"/>
+      <c r="E20" s="205" t="s">
+        <v>147</v>
+      </c>
+      <c r="F20" s="206"/>
+      <c r="G20" s="207"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="209"/>
+      <c r="J20" s="209"/>
+      <c r="K20" s="209"/>
+      <c r="L20" s="209"/>
+      <c r="M20" s="209"/>
+      <c r="N20" s="209"/>
+      <c r="O20" s="209"/>
+      <c r="P20" s="209"/>
+      <c r="Q20" s="209"/>
+      <c r="R20" s="209"/>
+      <c r="S20" s="209"/>
+      <c r="T20" s="209"/>
+      <c r="U20" s="209"/>
+      <c r="V20" s="209"/>
+      <c r="W20" s="209"/>
+      <c r="X20" s="209"/>
+      <c r="Y20" s="209"/>
+      <c r="Z20" s="209"/>
+      <c r="AA20" s="209"/>
+      <c r="AB20" s="209"/>
+      <c r="AC20" s="215"/>
     </row>
     <row r="21" spans="1:35" customHeight="1" ht="18">
-      <c r="A21" s="370">
+      <c r="A21" s="198">
         <v>4</v>
       </c>
-      <c r="B21" s="387" t="s">
-[...34 lines deleted...]
-      <c r="AC21" s="90"/>
+      <c r="B21" s="244" t="s">
+        <v>159</v>
+      </c>
+      <c r="C21" s="244"/>
+      <c r="D21" s="244"/>
+      <c r="E21" s="244"/>
+      <c r="F21" s="244"/>
+      <c r="G21" s="245"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="57" t="s">
+        <v>153</v>
+      </c>
+      <c r="J21" s="58" t="s">
+        <v>160</v>
+      </c>
+      <c r="K21" s="58"/>
+      <c r="L21" s="58"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59" t="s">
+        <v>161</v>
+      </c>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
+      <c r="Q21" s="60"/>
+      <c r="R21" s="60"/>
+      <c r="S21" s="60"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="60"/>
+      <c r="W21" s="60"/>
+      <c r="X21" s="60"/>
+      <c r="Y21" s="60"/>
+      <c r="Z21" s="60"/>
+      <c r="AA21" s="60"/>
+      <c r="AB21" s="60"/>
+      <c r="AC21" s="78"/>
     </row>
     <row r="22" spans="1:35" customHeight="1" ht="18">
-      <c r="A22" s="370"/>
-[...31 lines deleted...]
-      <c r="AC22" s="91"/>
+      <c r="A22" s="198"/>
+      <c r="B22" s="244"/>
+      <c r="C22" s="244"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="244"/>
+      <c r="F22" s="244"/>
+      <c r="G22" s="245"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="51"/>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51"/>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51"/>
+      <c r="S22" s="51"/>
+      <c r="T22" s="12"/>
+      <c r="U22" s="12"/>
+      <c r="V22" s="51"/>
+      <c r="W22" s="51"/>
+      <c r="X22" s="51"/>
+      <c r="Y22" s="51"/>
+      <c r="Z22" s="51"/>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="79"/>
     </row>
     <row r="23" spans="1:35" customHeight="1" ht="21">
-      <c r="A23" s="371"/>
-[...37 lines deleted...]
-      <c r="AC23" s="91"/>
+      <c r="A23" s="199"/>
+      <c r="B23" s="246"/>
+      <c r="C23" s="246"/>
+      <c r="D23" s="246"/>
+      <c r="E23" s="246"/>
+      <c r="F23" s="246"/>
+      <c r="G23" s="247"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="K23" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13"/>
+      <c r="O23" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="P23" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="Q23" s="13"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="52" t="s">
+        <v>165</v>
+      </c>
+      <c r="U23" s="51"/>
+      <c r="V23" s="51"/>
+      <c r="W23" s="51"/>
+      <c r="X23" s="53"/>
+      <c r="Y23" s="51"/>
+      <c r="Z23" s="51"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="79"/>
     </row>
     <row r="24" spans="1:35" customHeight="1" ht="21">
-      <c r="A24" s="92">
+      <c r="A24" s="80">
         <v>5</v>
       </c>
-      <c r="B24" s="374" t="s">
-[...30 lines deleted...]
-      <c r="AC24" s="373"/>
+      <c r="B24" s="248" t="s">
+        <v>166</v>
+      </c>
+      <c r="C24" s="248"/>
+      <c r="D24" s="248"/>
+      <c r="E24" s="248"/>
+      <c r="F24" s="248"/>
+      <c r="G24" s="249"/>
+      <c r="H24" s="205"/>
+      <c r="I24" s="206"/>
+      <c r="J24" s="206"/>
+      <c r="K24" s="206"/>
+      <c r="L24" s="206"/>
+      <c r="M24" s="206"/>
+      <c r="N24" s="206"/>
+      <c r="O24" s="206"/>
+      <c r="P24" s="250" t="s">
+        <v>167</v>
+      </c>
+      <c r="Q24" s="250"/>
+      <c r="R24" s="250"/>
+      <c r="S24" s="250"/>
+      <c r="T24" s="250"/>
+      <c r="U24" s="250"/>
+      <c r="V24" s="250"/>
+      <c r="W24" s="250"/>
+      <c r="X24" s="250"/>
+      <c r="Y24" s="250"/>
+      <c r="Z24" s="250"/>
+      <c r="AA24" s="250"/>
+      <c r="AB24" s="250"/>
+      <c r="AC24" s="251"/>
     </row>
     <row r="25" spans="1:35" customHeight="1" ht="21">
-      <c r="A25" s="369">
+      <c r="A25" s="197">
         <v>6</v>
       </c>
-      <c r="B25" s="326" t="s">
-[...10 lines deleted...]
-      <c r="I25" s="288"/>
+      <c r="B25" s="201" t="s">
+        <v>168</v>
+      </c>
+      <c r="C25" s="201"/>
+      <c r="D25" s="201"/>
+      <c r="E25" s="201"/>
+      <c r="F25" s="201"/>
+      <c r="G25" s="202"/>
+      <c r="H25" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I25" s="225"/>
       <c r="J25" s="18" t="s">
-        <v>92</v>
+        <v>169</v>
       </c>
       <c r="K25" s="18"/>
       <c r="L25" s="18"/>
-      <c r="M25" s="288" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="288"/>
+      <c r="M25" s="225" t="s">
+        <v>153</v>
+      </c>
+      <c r="N25" s="225"/>
       <c r="O25" s="18" t="s">
-        <v>93</v>
+        <v>170</v>
       </c>
       <c r="P25" s="18"/>
       <c r="Q25" s="18"/>
       <c r="R25" s="18"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
-      <c r="V25" s="334"/>
-[...6 lines deleted...]
-      <c r="AC25" s="93"/>
+      <c r="V25" s="195"/>
+      <c r="W25" s="195"/>
+      <c r="X25" s="195"/>
+      <c r="Y25" s="195"/>
+      <c r="Z25" s="195"/>
+      <c r="AA25" s="195"/>
+      <c r="AB25" s="195"/>
+      <c r="AC25" s="81"/>
     </row>
     <row r="26" spans="1:35" customHeight="1" ht="21" s="15" customFormat="1">
-      <c r="A26" s="370"/>
-[...29 lines deleted...]
-      <c r="AC26" s="378"/>
+      <c r="A26" s="198"/>
+      <c r="B26" s="203"/>
+      <c r="C26" s="203"/>
+      <c r="D26" s="203"/>
+      <c r="E26" s="203"/>
+      <c r="F26" s="203"/>
+      <c r="G26" s="204"/>
+      <c r="H26" s="232" t="s">
+        <v>171</v>
+      </c>
+      <c r="I26" s="233"/>
+      <c r="J26" s="233"/>
+      <c r="K26" s="233"/>
+      <c r="L26" s="233"/>
+      <c r="M26" s="233"/>
+      <c r="N26" s="233"/>
+      <c r="O26" s="233"/>
+      <c r="P26" s="233"/>
+      <c r="Q26" s="233"/>
+      <c r="R26" s="233"/>
+      <c r="S26" s="233"/>
+      <c r="T26" s="233"/>
+      <c r="U26" s="233"/>
+      <c r="V26" s="233"/>
+      <c r="W26" s="233"/>
+      <c r="X26" s="233"/>
+      <c r="Y26" s="233"/>
+      <c r="Z26" s="233"/>
+      <c r="AA26" s="233"/>
+      <c r="AB26" s="233"/>
+      <c r="AC26" s="234"/>
     </row>
     <row r="27" spans="1:35" customHeight="1" ht="31.2" s="15" customFormat="1">
-      <c r="A27" s="370"/>
-[...29 lines deleted...]
-      <c r="AC27" s="381"/>
+      <c r="A27" s="198"/>
+      <c r="B27" s="203"/>
+      <c r="C27" s="203"/>
+      <c r="D27" s="203"/>
+      <c r="E27" s="203"/>
+      <c r="F27" s="203"/>
+      <c r="G27" s="204"/>
+      <c r="H27" s="235" t="s">
+        <v>172</v>
+      </c>
+      <c r="I27" s="236"/>
+      <c r="J27" s="236"/>
+      <c r="K27" s="236"/>
+      <c r="L27" s="236"/>
+      <c r="M27" s="236"/>
+      <c r="N27" s="236"/>
+      <c r="O27" s="236"/>
+      <c r="P27" s="236"/>
+      <c r="Q27" s="236"/>
+      <c r="R27" s="236"/>
+      <c r="S27" s="236"/>
+      <c r="T27" s="236"/>
+      <c r="U27" s="236"/>
+      <c r="V27" s="236"/>
+      <c r="W27" s="236"/>
+      <c r="X27" s="236"/>
+      <c r="Y27" s="236"/>
+      <c r="Z27" s="236"/>
+      <c r="AA27" s="236"/>
+      <c r="AB27" s="236"/>
+      <c r="AC27" s="237"/>
     </row>
     <row r="28" spans="1:35" customHeight="1" ht="21" s="15" customFormat="1">
-      <c r="A28" s="370"/>
-[...29 lines deleted...]
-      <c r="AC28" s="384"/>
+      <c r="A28" s="198"/>
+      <c r="B28" s="203"/>
+      <c r="C28" s="203"/>
+      <c r="D28" s="203"/>
+      <c r="E28" s="203"/>
+      <c r="F28" s="203"/>
+      <c r="G28" s="204"/>
+      <c r="H28" s="238" t="s">
+        <v>173</v>
+      </c>
+      <c r="I28" s="239"/>
+      <c r="J28" s="239"/>
+      <c r="K28" s="239"/>
+      <c r="L28" s="239"/>
+      <c r="M28" s="239"/>
+      <c r="N28" s="239"/>
+      <c r="O28" s="239"/>
+      <c r="P28" s="239"/>
+      <c r="Q28" s="239"/>
+      <c r="R28" s="239"/>
+      <c r="S28" s="239"/>
+      <c r="T28" s="239"/>
+      <c r="U28" s="239"/>
+      <c r="V28" s="239"/>
+      <c r="W28" s="239"/>
+      <c r="X28" s="239"/>
+      <c r="Y28" s="239"/>
+      <c r="Z28" s="239"/>
+      <c r="AA28" s="239"/>
+      <c r="AB28" s="239"/>
+      <c r="AC28" s="240"/>
       <c r="AI28" s="23"/>
     </row>
     <row r="29" spans="1:35" customHeight="1" ht="25.2" s="15" customFormat="1">
-      <c r="A29" s="371"/>
-[...31 lines deleted...]
-      <c r="AC29" s="392"/>
+      <c r="A29" s="199"/>
+      <c r="B29" s="191"/>
+      <c r="C29" s="191"/>
+      <c r="D29" s="191"/>
+      <c r="E29" s="191"/>
+      <c r="F29" s="191"/>
+      <c r="G29" s="192"/>
+      <c r="H29" s="241" t="s">
+        <v>153</v>
+      </c>
+      <c r="I29" s="241"/>
+      <c r="J29" s="242" t="s">
+        <v>174</v>
+      </c>
+      <c r="K29" s="242"/>
+      <c r="L29" s="242"/>
+      <c r="M29" s="242"/>
+      <c r="N29" s="242"/>
+      <c r="O29" s="242"/>
+      <c r="P29" s="242"/>
+      <c r="Q29" s="242"/>
+      <c r="R29" s="242"/>
+      <c r="S29" s="242"/>
+      <c r="T29" s="242"/>
+      <c r="U29" s="242"/>
+      <c r="V29" s="242"/>
+      <c r="W29" s="242"/>
+      <c r="X29" s="242"/>
+      <c r="Y29" s="242"/>
+      <c r="Z29" s="242"/>
+      <c r="AA29" s="242"/>
+      <c r="AB29" s="242"/>
+      <c r="AC29" s="243"/>
       <c r="AH29" s="22"/>
     </row>
     <row r="30" spans="1:35" customHeight="1" ht="21" s="15" customFormat="1">
-      <c r="A30" s="94">
+      <c r="A30" s="82">
         <v>7</v>
       </c>
-      <c r="B30" s="326" t="s">
-[...6 lines deleted...]
-      <c r="G30" s="327"/>
+      <c r="B30" s="201" t="s">
+        <v>175</v>
+      </c>
+      <c r="C30" s="201"/>
+      <c r="D30" s="201"/>
+      <c r="E30" s="201"/>
+      <c r="F30" s="201"/>
+      <c r="G30" s="202"/>
       <c r="H30" s="21" t="s">
-        <v>99</v>
-[...23 lines deleted...]
-      <c r="AC30" s="335"/>
+        <v>176</v>
+      </c>
+      <c r="I30" s="206"/>
+      <c r="J30" s="206"/>
+      <c r="K30" s="206"/>
+      <c r="L30" s="206"/>
+      <c r="M30" s="209" t="s">
+        <v>177</v>
+      </c>
+      <c r="N30" s="209"/>
+      <c r="O30" s="209"/>
+      <c r="P30" s="209"/>
+      <c r="Q30" s="209"/>
+      <c r="R30" s="209"/>
+      <c r="S30" s="209"/>
+      <c r="T30" s="209"/>
+      <c r="U30" s="209"/>
+      <c r="V30" s="209"/>
+      <c r="W30" s="209"/>
+      <c r="X30" s="209"/>
+      <c r="Y30" s="209"/>
+      <c r="Z30" s="209"/>
+      <c r="AA30" s="209"/>
+      <c r="AB30" s="209"/>
+      <c r="AC30" s="215"/>
     </row>
     <row r="31" spans="1:35" customHeight="1" ht="29.4" s="15" customFormat="1">
-      <c r="A31" s="95">
+      <c r="A31" s="83">
         <v>8</v>
       </c>
-      <c r="B31" s="385" t="s">
-[...10 lines deleted...]
-      <c r="I31" s="337"/>
+      <c r="B31" s="252" t="s">
+        <v>178</v>
+      </c>
+      <c r="C31" s="252"/>
+      <c r="D31" s="252"/>
+      <c r="E31" s="252"/>
+      <c r="F31" s="252"/>
+      <c r="G31" s="253"/>
+      <c r="H31" s="216" t="s">
+        <v>153</v>
+      </c>
+      <c r="I31" s="217"/>
       <c r="J31" s="16" t="s">
-        <v>102</v>
+        <v>179</v>
       </c>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
-      <c r="M31" s="337" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="337"/>
+      <c r="M31" s="217" t="s">
+        <v>153</v>
+      </c>
+      <c r="N31" s="217"/>
       <c r="O31" s="16" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="V31" s="60"/>
+        <v>180</v>
+      </c>
+      <c r="Q31" s="55"/>
+      <c r="R31" s="12"/>
+      <c r="S31" s="55"/>
       <c r="W31" s="20"/>
       <c r="X31" s="20"/>
-      <c r="Y31" s="33"/>
-      <c r="Z31" s="33"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
       <c r="AA31" s="16"/>
       <c r="AB31" s="20"/>
-      <c r="AC31" s="96"/>
+      <c r="AC31" s="84"/>
     </row>
     <row r="32" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
-      <c r="A32" s="403">
+      <c r="A32" s="254">
         <v>9</v>
       </c>
-      <c r="B32" s="326" t="s">
-[...32 lines deleted...]
-      <c r="AC32" s="93"/>
+      <c r="B32" s="201" t="s">
+        <v>181</v>
+      </c>
+      <c r="C32" s="201"/>
+      <c r="D32" s="201"/>
+      <c r="E32" s="201"/>
+      <c r="F32" s="201"/>
+      <c r="G32" s="202"/>
+      <c r="H32" s="216" t="s">
+        <v>153</v>
+      </c>
+      <c r="I32" s="217"/>
+      <c r="J32" s="92" t="s">
+        <v>182</v>
+      </c>
+      <c r="K32" s="16"/>
+      <c r="L32" s="16"/>
+      <c r="M32" s="91"/>
+      <c r="N32" s="91"/>
+      <c r="O32" s="91"/>
+      <c r="P32" s="16"/>
+      <c r="Q32" s="16"/>
+      <c r="R32" s="16"/>
+      <c r="S32" s="16"/>
+      <c r="T32" s="16"/>
+      <c r="U32" s="16"/>
+      <c r="V32" s="16"/>
+      <c r="W32" s="20"/>
+      <c r="X32" s="91"/>
+      <c r="Y32" s="16"/>
+      <c r="Z32" s="16"/>
+      <c r="AA32" s="16"/>
+      <c r="AB32" s="20"/>
+      <c r="AC32" s="84"/>
     </row>
     <row r="33" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
-      <c r="A33" s="404"/>
-[...11 lines deleted...]
-        <v>106</v>
+      <c r="A33" s="255"/>
+      <c r="B33" s="203"/>
+      <c r="C33" s="203"/>
+      <c r="D33" s="203"/>
+      <c r="E33" s="203"/>
+      <c r="F33" s="203"/>
+      <c r="G33" s="204"/>
+      <c r="H33" s="205" t="s">
+        <v>153</v>
+      </c>
+      <c r="I33" s="206"/>
+      <c r="J33" s="92" t="s">
+        <v>183</v>
       </c>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
-      <c r="M33" s="34"/>
-[...5069 lines deleted...]
-      <c r="O33" s="34"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="32"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="19"/>
       <c r="S33" s="19"/>
       <c r="T33" s="19"/>
       <c r="U33" s="19"/>
       <c r="V33" s="19"/>
-      <c r="W33" s="122"/>
-[...2 lines deleted...]
-      <c r="Z33" s="129"/>
+      <c r="W33" s="48"/>
+      <c r="X33" s="32"/>
+      <c r="Y33" s="45"/>
+      <c r="Z33" s="45"/>
       <c r="AA33" s="19"/>
-      <c r="AB33" s="122"/>
-[...15 lines deleted...]
-        <v>326</v>
+      <c r="AB33" s="48"/>
+      <c r="AC33" s="81"/>
+    </row>
+    <row r="34" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A34" s="255"/>
+      <c r="B34" s="203"/>
+      <c r="C34" s="203"/>
+      <c r="D34" s="203"/>
+      <c r="E34" s="203"/>
+      <c r="F34" s="203"/>
+      <c r="G34" s="204"/>
+      <c r="H34" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I34" s="225"/>
+      <c r="J34" s="92" t="s">
+        <v>184</v>
       </c>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
       <c r="O34" s="24"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="18"/>
-      <c r="W34" s="36"/>
+      <c r="W34" s="33"/>
       <c r="X34" s="24"/>
-      <c r="Y34" s="121"/>
-      <c r="Z34" s="121"/>
+      <c r="Y34" s="46"/>
+      <c r="Z34" s="46"/>
       <c r="AA34" s="18"/>
-      <c r="AB34" s="36"/>
-[...15 lines deleted...]
-        <v>327</v>
+      <c r="AB34" s="33"/>
+      <c r="AC34" s="77"/>
+    </row>
+    <row r="35" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A35" s="255"/>
+      <c r="B35" s="203"/>
+      <c r="C35" s="203"/>
+      <c r="D35" s="203"/>
+      <c r="E35" s="203"/>
+      <c r="F35" s="203"/>
+      <c r="G35" s="204"/>
+      <c r="H35" s="205" t="s">
+        <v>153</v>
+      </c>
+      <c r="I35" s="206"/>
+      <c r="J35" s="92" t="s">
+        <v>185</v>
       </c>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
-      <c r="M35" s="34"/>
-[...3 lines deleted...]
-      <c r="Q35" s="129"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="32"/>
+      <c r="P35" s="45"/>
+      <c r="Q35" s="45"/>
       <c r="R35" s="19"/>
       <c r="S35" s="19"/>
       <c r="T35" s="19"/>
       <c r="U35" s="19"/>
       <c r="V35" s="19"/>
-      <c r="W35" s="122"/>
-[...2 lines deleted...]
-      <c r="Z35" s="129"/>
+      <c r="W35" s="48"/>
+      <c r="X35" s="32"/>
+      <c r="Y35" s="45"/>
+      <c r="Z35" s="45"/>
       <c r="AA35" s="19"/>
-      <c r="AB35" s="122"/>
-[...15 lines deleted...]
-        <v>328</v>
+      <c r="AB35" s="48"/>
+      <c r="AC35" s="81"/>
+    </row>
+    <row r="36" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A36" s="255"/>
+      <c r="B36" s="203"/>
+      <c r="C36" s="203"/>
+      <c r="D36" s="203"/>
+      <c r="E36" s="203"/>
+      <c r="F36" s="203"/>
+      <c r="G36" s="204"/>
+      <c r="H36" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I36" s="225"/>
+      <c r="J36" s="92" t="s">
+        <v>186</v>
       </c>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="24"/>
       <c r="N36" s="24"/>
       <c r="O36" s="24"/>
-      <c r="P36" s="121"/>
-      <c r="Q36" s="121"/>
+      <c r="P36" s="46"/>
+      <c r="Q36" s="46"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
-      <c r="W36" s="36"/>
+      <c r="W36" s="33"/>
       <c r="X36" s="24"/>
-      <c r="Y36" s="121"/>
-      <c r="Z36" s="121"/>
+      <c r="Y36" s="46"/>
+      <c r="Z36" s="46"/>
       <c r="AA36" s="18"/>
-      <c r="AB36" s="36"/>
-[...15 lines deleted...]
-        <v>329</v>
+      <c r="AB36" s="33"/>
+      <c r="AC36" s="77"/>
+    </row>
+    <row r="37" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A37" s="255"/>
+      <c r="B37" s="203"/>
+      <c r="C37" s="203"/>
+      <c r="D37" s="203"/>
+      <c r="E37" s="203"/>
+      <c r="F37" s="203"/>
+      <c r="G37" s="204"/>
+      <c r="H37" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I37" s="225"/>
+      <c r="J37" s="92" t="s">
+        <v>187</v>
       </c>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
-      <c r="P37" s="121"/>
-      <c r="Q37" s="121"/>
+      <c r="P37" s="46"/>
+      <c r="Q37" s="46"/>
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
-      <c r="W37" s="36"/>
+      <c r="W37" s="33"/>
       <c r="X37" s="24"/>
-      <c r="Y37" s="121"/>
-      <c r="Z37" s="121"/>
+      <c r="Y37" s="46"/>
+      <c r="Z37" s="46"/>
       <c r="AA37" s="18"/>
-      <c r="AB37" s="36"/>
-[...15 lines deleted...]
-        <v>330</v>
+      <c r="AB37" s="33"/>
+      <c r="AC37" s="77"/>
+    </row>
+    <row r="38" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A38" s="255"/>
+      <c r="B38" s="203"/>
+      <c r="C38" s="203"/>
+      <c r="D38" s="203"/>
+      <c r="E38" s="203"/>
+      <c r="F38" s="203"/>
+      <c r="G38" s="204"/>
+      <c r="H38" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I38" s="225"/>
+      <c r="J38" s="92" t="s">
+        <v>188</v>
       </c>
       <c r="K38" s="18"/>
       <c r="L38" s="18"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
-      <c r="P38" s="121"/>
-      <c r="Q38" s="121"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
-      <c r="W38" s="36"/>
+      <c r="W38" s="33"/>
       <c r="X38" s="24"/>
-      <c r="Y38" s="121"/>
-      <c r="Z38" s="121"/>
+      <c r="Y38" s="46"/>
+      <c r="Z38" s="46"/>
       <c r="AA38" s="18"/>
-      <c r="AB38" s="36"/>
-[...15 lines deleted...]
-        <v>331</v>
+      <c r="AB38" s="33"/>
+      <c r="AC38" s="77"/>
+    </row>
+    <row r="39" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A39" s="255"/>
+      <c r="B39" s="203"/>
+      <c r="C39" s="203"/>
+      <c r="D39" s="203"/>
+      <c r="E39" s="203"/>
+      <c r="F39" s="203"/>
+      <c r="G39" s="204"/>
+      <c r="H39" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I39" s="225"/>
+      <c r="J39" s="92" t="s">
+        <v>189</v>
       </c>
       <c r="K39" s="18"/>
       <c r="L39" s="18"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
       <c r="O39" s="24"/>
-      <c r="P39" s="121"/>
-      <c r="Q39" s="121"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="46"/>
       <c r="R39" s="18"/>
       <c r="S39" s="18"/>
       <c r="T39" s="18"/>
       <c r="U39" s="18"/>
       <c r="V39" s="18"/>
-      <c r="W39" s="36"/>
-[...20 lines deleted...]
-        <v>332</v>
+      <c r="W39" s="33"/>
+      <c r="X39" s="33"/>
+      <c r="Y39" s="33"/>
+      <c r="Z39" s="33"/>
+      <c r="AA39" s="33"/>
+      <c r="AB39" s="33"/>
+      <c r="AC39" s="33"/>
+    </row>
+    <row r="40" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A40" s="255"/>
+      <c r="B40" s="203"/>
+      <c r="C40" s="203"/>
+      <c r="D40" s="203"/>
+      <c r="E40" s="203"/>
+      <c r="F40" s="203"/>
+      <c r="G40" s="204"/>
+      <c r="H40" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I40" s="225"/>
+      <c r="J40" s="92" t="s">
+        <v>190</v>
       </c>
       <c r="K40" s="18"/>
       <c r="L40" s="18"/>
       <c r="M40" s="24"/>
       <c r="N40" s="24"/>
       <c r="O40" s="24"/>
-      <c r="P40" s="121"/>
-      <c r="Q40" s="121"/>
+      <c r="P40" s="46"/>
+      <c r="Q40" s="46"/>
       <c r="R40" s="18"/>
       <c r="S40" s="18"/>
       <c r="T40" s="18"/>
       <c r="U40" s="18"/>
       <c r="V40" s="18"/>
-      <c r="W40" s="36"/>
-[...20 lines deleted...]
-        <v>333</v>
+      <c r="W40" s="33"/>
+      <c r="X40" s="33"/>
+      <c r="Y40" s="33"/>
+      <c r="Z40" s="33"/>
+      <c r="AA40" s="33"/>
+      <c r="AB40" s="33"/>
+      <c r="AC40" s="33"/>
+    </row>
+    <row r="41" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A41" s="255"/>
+      <c r="B41" s="203"/>
+      <c r="C41" s="203"/>
+      <c r="D41" s="203"/>
+      <c r="E41" s="203"/>
+      <c r="F41" s="203"/>
+      <c r="G41" s="204"/>
+      <c r="H41" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I41" s="225"/>
+      <c r="J41" s="93" t="s">
+        <v>191</v>
       </c>
       <c r="K41" s="18"/>
       <c r="L41" s="18"/>
       <c r="M41" s="24"/>
       <c r="N41" s="24"/>
       <c r="O41" s="24"/>
-      <c r="P41" s="121"/>
-      <c r="Q41" s="121"/>
+      <c r="P41" s="46"/>
+      <c r="Q41" s="46"/>
       <c r="R41" s="18"/>
       <c r="S41" s="18"/>
       <c r="T41" s="18"/>
       <c r="U41" s="18"/>
       <c r="V41" s="18"/>
-      <c r="W41" s="36"/>
-[...20 lines deleted...]
-        <v>334</v>
+      <c r="W41" s="33"/>
+      <c r="X41" s="33"/>
+      <c r="Y41" s="33"/>
+      <c r="Z41" s="33"/>
+      <c r="AA41" s="33"/>
+      <c r="AB41" s="33"/>
+      <c r="AC41" s="33"/>
+    </row>
+    <row r="42" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A42" s="255"/>
+      <c r="B42" s="203"/>
+      <c r="C42" s="203"/>
+      <c r="D42" s="203"/>
+      <c r="E42" s="203"/>
+      <c r="F42" s="203"/>
+      <c r="G42" s="204"/>
+      <c r="H42" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I42" s="225"/>
+      <c r="J42" s="92" t="s">
+        <v>192</v>
       </c>
       <c r="K42" s="18"/>
       <c r="L42" s="18"/>
       <c r="M42" s="24"/>
       <c r="N42" s="24"/>
       <c r="O42" s="24"/>
-      <c r="P42" s="121"/>
-      <c r="Q42" s="121"/>
+      <c r="P42" s="46"/>
+      <c r="Q42" s="46"/>
       <c r="R42" s="18"/>
       <c r="S42" s="18"/>
       <c r="T42" s="18"/>
       <c r="U42" s="18"/>
       <c r="V42" s="18"/>
-      <c r="W42" s="36"/>
+      <c r="W42" s="33"/>
       <c r="X42" s="24"/>
-      <c r="Y42" s="121"/>
-      <c r="Z42" s="121"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="46"/>
       <c r="AA42" s="18"/>
-      <c r="AB42" s="36"/>
-[...13 lines deleted...]
-      <c r="I43" s="288"/>
+      <c r="AB42" s="33"/>
+      <c r="AC42" s="77"/>
+    </row>
+    <row r="43" spans="1:35" customHeight="1" ht="23.4" s="15" customFormat="1">
+      <c r="A43" s="255"/>
+      <c r="B43" s="203"/>
+      <c r="C43" s="203"/>
+      <c r="D43" s="203"/>
+      <c r="E43" s="203"/>
+      <c r="F43" s="203"/>
+      <c r="G43" s="204"/>
+      <c r="H43" s="224" t="s">
+        <v>153</v>
+      </c>
+      <c r="I43" s="225"/>
       <c r="J43" s="18" t="s">
-        <v>112</v>
+        <v>193</v>
       </c>
       <c r="K43" s="18"/>
       <c r="L43" s="18"/>
-      <c r="M43" s="341"/>
-[...20 lines deleted...]
-      <c r="A44" s="97">
+      <c r="M43" s="222"/>
+      <c r="N43" s="222"/>
+      <c r="O43" s="222"/>
+      <c r="P43" s="222"/>
+      <c r="Q43" s="222"/>
+      <c r="R43" s="222"/>
+      <c r="S43" s="222"/>
+      <c r="T43" s="222"/>
+      <c r="U43" s="222"/>
+      <c r="V43" s="222"/>
+      <c r="W43" s="222"/>
+      <c r="X43" s="222"/>
+      <c r="Y43" s="222"/>
+      <c r="Z43" s="222"/>
+      <c r="AA43" s="222"/>
+      <c r="AB43" s="222"/>
+      <c r="AC43" s="77" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" customHeight="1" ht="21" s="15" customFormat="1">
+      <c r="A44" s="85">
         <v>10</v>
       </c>
-      <c r="B44" s="396" t="s">
-[...170 lines deleted...]
-      <c r="AG48" s="64"/>
+      <c r="B44" s="256" t="s">
+        <v>195</v>
+      </c>
+      <c r="C44" s="256"/>
+      <c r="D44" s="256"/>
+      <c r="E44" s="256"/>
+      <c r="F44" s="256"/>
+      <c r="G44" s="257"/>
+      <c r="H44" s="258" t="s">
+        <v>196</v>
+      </c>
+      <c r="I44" s="259"/>
+      <c r="J44" s="259"/>
+      <c r="K44" s="259"/>
+      <c r="L44" s="86" t="s">
+        <v>197</v>
+      </c>
+      <c r="M44" s="260"/>
+      <c r="N44" s="260"/>
+      <c r="O44" s="260"/>
+      <c r="P44" s="260"/>
+      <c r="Q44" s="260"/>
+      <c r="R44" s="260"/>
+      <c r="S44" s="260"/>
+      <c r="T44" s="260"/>
+      <c r="U44" s="260"/>
+      <c r="V44" s="260"/>
+      <c r="W44" s="260"/>
+      <c r="X44" s="260"/>
+      <c r="Y44" s="260"/>
+      <c r="Z44" s="260"/>
+      <c r="AA44" s="260"/>
+      <c r="AB44" s="260"/>
+      <c r="AC44" s="87" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" customHeight="1" ht="21" s="15" customFormat="1">
+      <c r="A45" s="261"/>
+      <c r="B45" s="262"/>
+      <c r="C45" s="262"/>
+      <c r="D45" s="262"/>
+      <c r="E45" s="262"/>
+      <c r="F45" s="262"/>
+      <c r="G45" s="262"/>
+      <c r="H45" s="262"/>
+      <c r="I45" s="262"/>
+      <c r="J45" s="262"/>
+      <c r="K45" s="262"/>
+      <c r="L45" s="180" t="s">
+        <v>134</v>
+      </c>
+      <c r="M45" s="180"/>
+      <c r="N45" s="180"/>
+      <c r="O45" s="180"/>
+      <c r="P45" s="180"/>
+      <c r="Q45" s="180"/>
+      <c r="R45" s="180"/>
+      <c r="S45" s="180"/>
+      <c r="T45" s="180"/>
+      <c r="U45" s="180"/>
+      <c r="V45" s="180"/>
+      <c r="W45" s="180"/>
+      <c r="X45" s="180"/>
+      <c r="Y45" s="180"/>
+      <c r="Z45" s="180"/>
+      <c r="AA45" s="180"/>
+      <c r="AB45" s="180"/>
+      <c r="AC45" s="181"/>
+    </row>
+    <row r="46" spans="1:35" customHeight="1" ht="27" s="15" customFormat="1">
+      <c r="A46" s="263" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="264"/>
+      <c r="C46" s="264"/>
+      <c r="D46" s="264"/>
+      <c r="E46" s="264"/>
+      <c r="F46" s="264"/>
+      <c r="G46" s="264"/>
+      <c r="H46" s="264"/>
+      <c r="I46" s="264"/>
+      <c r="J46" s="264"/>
+      <c r="K46" s="264"/>
+      <c r="L46" s="183"/>
+      <c r="M46" s="183"/>
+      <c r="N46" s="183"/>
+      <c r="O46" s="183"/>
+      <c r="P46" s="183"/>
+      <c r="Q46" s="183"/>
+      <c r="R46" s="183"/>
+      <c r="S46" s="183"/>
+      <c r="T46" s="183"/>
+      <c r="U46" s="183"/>
+      <c r="V46" s="183"/>
+      <c r="W46" s="183"/>
+      <c r="X46" s="183"/>
+      <c r="Y46" s="183"/>
+      <c r="Z46" s="183"/>
+      <c r="AA46" s="183"/>
+      <c r="AB46" s="183"/>
+      <c r="AC46" s="184"/>
+      <c r="AD46" s="12"/>
+    </row>
+    <row r="47" spans="1:35" customHeight="1" ht="11.4" s="15" customFormat="1">
+      <c r="A47" s="269" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" s="270"/>
+      <c r="C47" s="270"/>
+      <c r="D47" s="270"/>
+      <c r="E47" s="270"/>
+      <c r="F47" s="270"/>
+      <c r="G47" s="270"/>
+      <c r="H47" s="270"/>
+      <c r="I47" s="270"/>
+      <c r="J47" s="270"/>
+      <c r="K47" s="270"/>
+      <c r="L47" s="270"/>
+      <c r="M47" s="270"/>
+      <c r="N47" s="270"/>
+      <c r="O47" s="270"/>
+      <c r="P47" s="270"/>
+      <c r="Q47" s="270"/>
+      <c r="R47" s="270"/>
+      <c r="S47" s="270"/>
+      <c r="T47" s="270"/>
+      <c r="U47" s="270"/>
+      <c r="V47" s="270"/>
+      <c r="W47" s="270"/>
+      <c r="X47" s="270"/>
+      <c r="Y47" s="270"/>
+      <c r="Z47" s="270"/>
+      <c r="AA47" s="270"/>
+      <c r="AB47" s="270"/>
+      <c r="AC47" s="271"/>
+      <c r="AD47" s="12"/>
+    </row>
+    <row r="48" spans="1:35" customHeight="1" ht="13.2" s="15" customFormat="1">
+      <c r="A48" s="272"/>
+      <c r="B48" s="273"/>
+      <c r="C48" s="273"/>
+      <c r="D48" s="273"/>
+      <c r="E48" s="273"/>
+      <c r="F48" s="273"/>
+      <c r="G48" s="273"/>
+      <c r="H48" s="273"/>
+      <c r="I48" s="273"/>
+      <c r="J48" s="273"/>
+      <c r="K48" s="273"/>
+      <c r="L48" s="273"/>
+      <c r="M48" s="273"/>
+      <c r="N48" s="273"/>
+      <c r="O48" s="273"/>
+      <c r="P48" s="273"/>
+      <c r="Q48" s="273"/>
+      <c r="R48" s="273"/>
+      <c r="S48" s="273"/>
+      <c r="T48" s="273"/>
+      <c r="U48" s="273"/>
+      <c r="V48" s="273"/>
+      <c r="W48" s="273"/>
+      <c r="X48" s="273"/>
+      <c r="Y48" s="273"/>
+      <c r="Z48" s="273"/>
+      <c r="AA48" s="273"/>
+      <c r="AB48" s="273"/>
+      <c r="AC48" s="274"/>
+      <c r="AD48" s="12"/>
+      <c r="AE48" s="12"/>
+      <c r="AF48" s="12"/>
+      <c r="AG48" s="12"/>
     </row>
     <row r="49" spans="1:35" customHeight="1" ht="18">
-      <c r="A49" s="130">
+      <c r="A49" s="82">
         <v>12</v>
       </c>
-      <c r="B49" s="326" t="s">
-[...6 lines deleted...]
-      <c r="G49" s="326"/>
+      <c r="B49" s="201" t="s">
+        <v>198</v>
+      </c>
+      <c r="C49" s="201"/>
+      <c r="D49" s="201"/>
+      <c r="E49" s="201"/>
+      <c r="F49" s="201"/>
+      <c r="G49" s="201"/>
       <c r="H49" s="17" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="I49" s="337" t="str">
+        <v>197</v>
+      </c>
+      <c r="I49" s="217" t="str">
         <f>IF(I30="","",I30)</f>
         <v>0</v>
       </c>
-      <c r="J49" s="337"/>
-[...21 lines deleted...]
-      <c r="AH49" s="60"/>
+      <c r="J49" s="217"/>
+      <c r="K49" s="44" t="s">
+        <v>199</v>
+      </c>
+      <c r="L49" s="16"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="16"/>
+      <c r="O49" s="16"/>
+      <c r="P49" s="213"/>
+      <c r="Q49" s="213"/>
+      <c r="R49" s="213"/>
+      <c r="S49" s="213"/>
+      <c r="T49" s="213"/>
+      <c r="U49" s="213"/>
+      <c r="V49" s="213"/>
+      <c r="W49" s="213"/>
+      <c r="X49" s="213"/>
+      <c r="Y49" s="213"/>
+      <c r="Z49" s="213"/>
+      <c r="AA49" s="213"/>
+      <c r="AB49" s="213"/>
+      <c r="AC49" s="275"/>
+      <c r="AH49" s="15"/>
     </row>
     <row r="50" spans="1:35" customHeight="1" ht="15.75">
-      <c r="A50" s="100"/>
-[...30 lines deleted...]
-      <c r="AH50" s="60"/>
+      <c r="A50" s="88"/>
+      <c r="B50" s="277" t="s">
+        <v>200</v>
+      </c>
+      <c r="C50" s="277"/>
+      <c r="D50" s="277"/>
+      <c r="E50" s="277"/>
+      <c r="F50" s="277"/>
+      <c r="G50" s="277"/>
+      <c r="H50" s="277"/>
+      <c r="I50" s="277"/>
+      <c r="J50" s="277"/>
+      <c r="K50" s="277"/>
+      <c r="L50" s="277"/>
+      <c r="M50" s="277"/>
+      <c r="N50" s="277"/>
+      <c r="O50" s="277"/>
+      <c r="P50" s="277"/>
+      <c r="Q50" s="277"/>
+      <c r="R50" s="277"/>
+      <c r="S50" s="277"/>
+      <c r="T50" s="277"/>
+      <c r="U50" s="277"/>
+      <c r="V50" s="277"/>
+      <c r="W50" s="277"/>
+      <c r="X50" s="277"/>
+      <c r="Y50" s="277"/>
+      <c r="Z50" s="277"/>
+      <c r="AA50" s="277"/>
+      <c r="AB50" s="277"/>
+      <c r="AC50" s="276"/>
+      <c r="AH50" s="15"/>
     </row>
     <row r="51" spans="1:35" customHeight="1" ht="15.75">
-      <c r="A51" s="100"/>
-[...30 lines deleted...]
-      <c r="AH51" s="60"/>
+      <c r="A51" s="88"/>
+      <c r="B51" s="277" t="s">
+        <v>201</v>
+      </c>
+      <c r="C51" s="277"/>
+      <c r="D51" s="277"/>
+      <c r="E51" s="277"/>
+      <c r="F51" s="277"/>
+      <c r="G51" s="277"/>
+      <c r="H51" s="277"/>
+      <c r="I51" s="277"/>
+      <c r="J51" s="277"/>
+      <c r="K51" s="277"/>
+      <c r="L51" s="277"/>
+      <c r="M51" s="277"/>
+      <c r="N51" s="277"/>
+      <c r="O51" s="277"/>
+      <c r="P51" s="277"/>
+      <c r="Q51" s="277"/>
+      <c r="R51" s="277"/>
+      <c r="S51" s="277"/>
+      <c r="T51" s="277"/>
+      <c r="U51" s="277"/>
+      <c r="V51" s="277"/>
+      <c r="W51" s="277"/>
+      <c r="X51" s="277"/>
+      <c r="Y51" s="277"/>
+      <c r="Z51" s="277"/>
+      <c r="AA51" s="277"/>
+      <c r="AB51" s="277"/>
+      <c r="AC51" s="276"/>
+      <c r="AH51" s="15"/>
     </row>
     <row r="52" spans="1:35" customHeight="1" ht="15.75">
-      <c r="A52" s="100"/>
-[...30 lines deleted...]
-      <c r="AH52" s="60"/>
+      <c r="A52" s="88"/>
+      <c r="B52" s="236" t="s">
+        <v>202</v>
+      </c>
+      <c r="C52" s="236"/>
+      <c r="D52" s="236"/>
+      <c r="E52" s="236"/>
+      <c r="F52" s="236"/>
+      <c r="G52" s="236"/>
+      <c r="H52" s="236"/>
+      <c r="I52" s="236"/>
+      <c r="J52" s="236"/>
+      <c r="K52" s="236"/>
+      <c r="L52" s="236"/>
+      <c r="M52" s="236"/>
+      <c r="N52" s="236"/>
+      <c r="O52" s="236"/>
+      <c r="P52" s="236"/>
+      <c r="Q52" s="236"/>
+      <c r="R52" s="236"/>
+      <c r="S52" s="236"/>
+      <c r="T52" s="236"/>
+      <c r="U52" s="236"/>
+      <c r="V52" s="236"/>
+      <c r="W52" s="236"/>
+      <c r="X52" s="236"/>
+      <c r="Y52" s="236"/>
+      <c r="Z52" s="236"/>
+      <c r="AA52" s="236"/>
+      <c r="AB52" s="236"/>
+      <c r="AC52" s="276"/>
+      <c r="AH52" s="15"/>
     </row>
     <row r="53" spans="1:35" customHeight="1" ht="15.75">
-      <c r="A53" s="100"/>
-[...28 lines deleted...]
-      <c r="AH53" s="60"/>
+      <c r="A53" s="88"/>
+      <c r="B53" s="236"/>
+      <c r="C53" s="236"/>
+      <c r="D53" s="236"/>
+      <c r="E53" s="236"/>
+      <c r="F53" s="236"/>
+      <c r="G53" s="236"/>
+      <c r="H53" s="236"/>
+      <c r="I53" s="236"/>
+      <c r="J53" s="236"/>
+      <c r="K53" s="236"/>
+      <c r="L53" s="236"/>
+      <c r="M53" s="236"/>
+      <c r="N53" s="236"/>
+      <c r="O53" s="236"/>
+      <c r="P53" s="236"/>
+      <c r="Q53" s="236"/>
+      <c r="R53" s="236"/>
+      <c r="S53" s="236"/>
+      <c r="T53" s="236"/>
+      <c r="U53" s="236"/>
+      <c r="V53" s="236"/>
+      <c r="W53" s="236"/>
+      <c r="X53" s="236"/>
+      <c r="Y53" s="236"/>
+      <c r="Z53" s="236"/>
+      <c r="AA53" s="236"/>
+      <c r="AB53" s="236"/>
+      <c r="AC53" s="276"/>
+      <c r="AH53" s="15"/>
     </row>
     <row r="54" spans="1:35" customHeight="1" ht="17.4">
-      <c r="A54" s="100"/>
-[...29 lines deleted...]
-      <c r="AC54" s="300"/>
+      <c r="A54" s="88"/>
+      <c r="B54" s="277" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="277"/>
+      <c r="D54" s="277"/>
+      <c r="E54" s="277"/>
+      <c r="F54" s="277"/>
+      <c r="G54" s="277"/>
+      <c r="H54" s="277"/>
+      <c r="I54" s="277"/>
+      <c r="J54" s="277"/>
+      <c r="K54" s="277"/>
+      <c r="L54" s="277"/>
+      <c r="M54" s="277"/>
+      <c r="N54" s="277"/>
+      <c r="O54" s="277"/>
+      <c r="P54" s="277"/>
+      <c r="Q54" s="277"/>
+      <c r="R54" s="277"/>
+      <c r="S54" s="277"/>
+      <c r="T54" s="277"/>
+      <c r="U54" s="277"/>
+      <c r="V54" s="277"/>
+      <c r="W54" s="277"/>
+      <c r="X54" s="277"/>
+      <c r="Y54" s="277"/>
+      <c r="Z54" s="277"/>
+      <c r="AA54" s="277"/>
+      <c r="AB54" s="277"/>
+      <c r="AC54" s="276"/>
       <c r="AD54" s="14"/>
-      <c r="AH54" s="60"/>
+      <c r="AH54" s="15"/>
     </row>
     <row r="55" spans="1:35" customHeight="1" ht="15.6">
-      <c r="A55" s="100"/>
-[...29 lines deleted...]
-      <c r="AC55" s="135"/>
+      <c r="A55" s="88"/>
+      <c r="B55" s="90" t="s">
+        <v>204</v>
+      </c>
+      <c r="C55" s="89"/>
+      <c r="D55" s="89"/>
+      <c r="E55" s="89"/>
+      <c r="F55" s="89"/>
+      <c r="G55" s="89"/>
+      <c r="H55" s="89"/>
+      <c r="I55" s="89"/>
+      <c r="J55" s="89"/>
+      <c r="K55" s="89"/>
+      <c r="L55" s="89"/>
+      <c r="M55" s="89"/>
+      <c r="N55" s="89"/>
+      <c r="O55" s="89"/>
+      <c r="P55" s="89"/>
+      <c r="Q55" s="89"/>
+      <c r="R55" s="89"/>
+      <c r="S55" s="89"/>
+      <c r="T55" s="89"/>
+      <c r="U55" s="89"/>
+      <c r="V55" s="89"/>
+      <c r="W55" s="89"/>
+      <c r="X55" s="89"/>
+      <c r="Y55" s="89"/>
+      <c r="Z55" s="89"/>
+      <c r="AA55" s="89"/>
+      <c r="AB55" s="89"/>
+      <c r="AC55" s="61"/>
       <c r="AD55" s="14"/>
-      <c r="AH55" s="60"/>
+      <c r="AH55" s="15"/>
     </row>
     <row r="56" spans="1:35">
-      <c r="A56" s="100"/>
-[...29 lines deleted...]
-      <c r="AC56" s="137"/>
+      <c r="A56" s="88"/>
+      <c r="B56" s="278" t="s">
+        <v>205</v>
+      </c>
+      <c r="C56" s="278"/>
+      <c r="D56" s="278"/>
+      <c r="E56" s="278"/>
+      <c r="F56" s="278"/>
+      <c r="G56" s="278"/>
+      <c r="H56" s="278"/>
+      <c r="I56" s="278"/>
+      <c r="J56" s="278"/>
+      <c r="K56" s="278"/>
+      <c r="L56" s="278"/>
+      <c r="M56" s="278"/>
+      <c r="N56" s="278"/>
+      <c r="O56" s="278"/>
+      <c r="P56" s="278"/>
+      <c r="Q56" s="278"/>
+      <c r="R56" s="278"/>
+      <c r="S56" s="278"/>
+      <c r="T56" s="278"/>
+      <c r="U56" s="278"/>
+      <c r="V56" s="278"/>
+      <c r="W56" s="278"/>
+      <c r="X56" s="278"/>
+      <c r="Y56" s="278"/>
+      <c r="Z56" s="278"/>
+      <c r="AA56" s="278"/>
+      <c r="AB56" s="278"/>
+      <c r="AC56" s="61"/>
       <c r="AD56" s="14"/>
-      <c r="AH56" s="60"/>
+      <c r="AH56" s="15"/>
     </row>
     <row r="57" spans="1:35" customHeight="1" ht="28.95">
-      <c r="A57" s="426" t="s">
-[...45 lines deleted...]
-      <c r="AC57" s="444"/>
+      <c r="A57" s="279" t="s">
+        <v>206</v>
+      </c>
+      <c r="B57" s="280"/>
+      <c r="C57" s="281" t="s">
+        <v>207</v>
+      </c>
+      <c r="D57" s="281"/>
+      <c r="E57" s="281"/>
+      <c r="F57" s="281"/>
+      <c r="G57" s="281"/>
+      <c r="H57" s="281"/>
+      <c r="I57" s="281"/>
+      <c r="J57" s="281" t="s">
+        <v>208</v>
+      </c>
+      <c r="K57" s="281"/>
+      <c r="L57" s="281"/>
+      <c r="M57" s="281"/>
+      <c r="N57" s="291" t="s">
+        <v>209</v>
+      </c>
+      <c r="O57" s="292"/>
+      <c r="P57" s="291" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q57" s="292"/>
+      <c r="R57" s="291" t="s">
+        <v>211</v>
+      </c>
+      <c r="S57" s="292"/>
+      <c r="T57" s="282" t="s">
+        <v>212</v>
+      </c>
+      <c r="U57" s="283"/>
+      <c r="V57" s="283"/>
+      <c r="W57" s="283"/>
+      <c r="X57" s="284"/>
+      <c r="Y57" s="291" t="s">
+        <v>213</v>
+      </c>
+      <c r="Z57" s="292"/>
+      <c r="AA57" s="291" t="s">
+        <v>214</v>
+      </c>
+      <c r="AB57" s="293"/>
+      <c r="AC57" s="294"/>
     </row>
     <row r="58" spans="1:35" customHeight="1" ht="24">
-      <c r="A58" s="426"/>
-[...31 lines deleted...]
-      <c r="AC58" s="446"/>
+      <c r="A58" s="279"/>
+      <c r="B58" s="280"/>
+      <c r="C58" s="281"/>
+      <c r="D58" s="281"/>
+      <c r="E58" s="281"/>
+      <c r="F58" s="281"/>
+      <c r="G58" s="281"/>
+      <c r="H58" s="281"/>
+      <c r="I58" s="281"/>
+      <c r="J58" s="281"/>
+      <c r="K58" s="281"/>
+      <c r="L58" s="281"/>
+      <c r="M58" s="281"/>
+      <c r="N58" s="285"/>
+      <c r="O58" s="286"/>
+      <c r="P58" s="285"/>
+      <c r="Q58" s="286"/>
+      <c r="R58" s="285"/>
+      <c r="S58" s="286"/>
+      <c r="T58" s="285" t="s">
+        <v>215</v>
+      </c>
+      <c r="U58" s="286"/>
+      <c r="V58" s="285" t="s">
+        <v>216</v>
+      </c>
+      <c r="W58" s="289"/>
+      <c r="X58" s="286"/>
+      <c r="Y58" s="285"/>
+      <c r="Z58" s="286"/>
+      <c r="AA58" s="285"/>
+      <c r="AB58" s="289"/>
+      <c r="AC58" s="295"/>
     </row>
     <row r="59" spans="1:35" customHeight="1" ht="24">
-      <c r="A59" s="426"/>
-[...27 lines deleted...]
-      <c r="AC59" s="447"/>
+      <c r="A59" s="279"/>
+      <c r="B59" s="280"/>
+      <c r="C59" s="281"/>
+      <c r="D59" s="281"/>
+      <c r="E59" s="281"/>
+      <c r="F59" s="281"/>
+      <c r="G59" s="281"/>
+      <c r="H59" s="281"/>
+      <c r="I59" s="281"/>
+      <c r="J59" s="281"/>
+      <c r="K59" s="281"/>
+      <c r="L59" s="281"/>
+      <c r="M59" s="281"/>
+      <c r="N59" s="287"/>
+      <c r="O59" s="288"/>
+      <c r="P59" s="287"/>
+      <c r="Q59" s="288"/>
+      <c r="R59" s="287"/>
+      <c r="S59" s="288"/>
+      <c r="T59" s="287"/>
+      <c r="U59" s="288"/>
+      <c r="V59" s="287"/>
+      <c r="W59" s="290"/>
+      <c r="X59" s="288"/>
+      <c r="Y59" s="287"/>
+      <c r="Z59" s="288"/>
+      <c r="AA59" s="287"/>
+      <c r="AB59" s="290"/>
+      <c r="AC59" s="296"/>
     </row>
     <row r="60" spans="1:35" customHeight="1" ht="18">
-      <c r="A60" s="301" t="s">
-[...3 lines deleted...]
-      <c r="C60" s="302">
+      <c r="A60" s="297" t="s">
+        <v>217</v>
+      </c>
+      <c r="B60" s="265"/>
+      <c r="C60" s="265">
         <v>1</v>
       </c>
-      <c r="D60" s="302"/>
-[...5 lines deleted...]
-      <c r="J60" s="315" t="s">
+      <c r="D60" s="265"/>
+      <c r="E60" s="265"/>
+      <c r="F60" s="265"/>
+      <c r="G60" s="265"/>
+      <c r="H60" s="265"/>
+      <c r="I60" s="265"/>
+      <c r="J60" s="266" t="s">
         <v>13</v>
       </c>
-      <c r="K60" s="316"/>
-[...2 lines deleted...]
-      <c r="N60" s="315">
+      <c r="K60" s="267"/>
+      <c r="L60" s="267"/>
+      <c r="M60" s="268"/>
+      <c r="N60" s="266">
         <v>1</v>
       </c>
-      <c r="O60" s="317"/>
-[...4 lines deleted...]
-      <c r="R60" s="315">
+      <c r="O60" s="268"/>
+      <c r="P60" s="266" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q60" s="267"/>
+      <c r="R60" s="266">
         <v>1</v>
       </c>
-      <c r="S60" s="317"/>
-[...5 lines deleted...]
-      <c r="Y60" s="453">
+      <c r="S60" s="268"/>
+      <c r="T60" s="266"/>
+      <c r="U60" s="268"/>
+      <c r="V60" s="265"/>
+      <c r="W60" s="265"/>
+      <c r="X60" s="265"/>
+      <c r="Y60" s="307">
         <v>1</v>
       </c>
-      <c r="Z60" s="454"/>
-[...2 lines deleted...]
-      <c r="AC60" s="457"/>
+      <c r="Z60" s="308"/>
+      <c r="AA60" s="309"/>
+      <c r="AB60" s="310"/>
+      <c r="AC60" s="311"/>
     </row>
     <row r="61" spans="1:35" customHeight="1" ht="18">
-      <c r="A61" s="301" t="s">
-[...3 lines deleted...]
-      <c r="C61" s="302">
+      <c r="A61" s="297" t="s">
+        <v>219</v>
+      </c>
+      <c r="B61" s="265"/>
+      <c r="C61" s="265">
         <v>2</v>
       </c>
-      <c r="D61" s="302"/>
-[...5 lines deleted...]
-      <c r="J61" s="315" t="s">
+      <c r="D61" s="265"/>
+      <c r="E61" s="265"/>
+      <c r="F61" s="265"/>
+      <c r="G61" s="265"/>
+      <c r="H61" s="265"/>
+      <c r="I61" s="265"/>
+      <c r="J61" s="266" t="s">
         <v>13</v>
       </c>
-      <c r="K61" s="316"/>
-[...2 lines deleted...]
-      <c r="N61" s="315">
+      <c r="K61" s="267"/>
+      <c r="L61" s="267"/>
+      <c r="M61" s="268"/>
+      <c r="N61" s="266">
         <v>3</v>
       </c>
-      <c r="O61" s="317"/>
-[...4 lines deleted...]
-      <c r="R61" s="315">
+      <c r="O61" s="268"/>
+      <c r="P61" s="266" t="s">
+        <v>218</v>
+      </c>
+      <c r="Q61" s="267"/>
+      <c r="R61" s="266">
         <v>1</v>
       </c>
-      <c r="S61" s="317"/>
-[...5 lines deleted...]
-      <c r="Y61" s="453">
+      <c r="S61" s="268"/>
+      <c r="T61" s="266"/>
+      <c r="U61" s="268"/>
+      <c r="V61" s="265"/>
+      <c r="W61" s="265"/>
+      <c r="X61" s="265"/>
+      <c r="Y61" s="307">
         <v>1</v>
       </c>
-      <c r="Z61" s="454"/>
-[...2 lines deleted...]
-      <c r="AC61" s="457"/>
+      <c r="Z61" s="308"/>
+      <c r="AA61" s="309"/>
+      <c r="AB61" s="310"/>
+      <c r="AC61" s="311"/>
     </row>
     <row r="62" spans="1:35" customHeight="1" ht="18">
-      <c r="A62" s="301" t="s">
-[...3 lines deleted...]
-      <c r="C62" s="302">
+      <c r="A62" s="297" t="s">
+        <v>220</v>
+      </c>
+      <c r="B62" s="265"/>
+      <c r="C62" s="265">
         <v>3</v>
       </c>
-      <c r="D62" s="302"/>
-[...5 lines deleted...]
-      <c r="J62" s="315" t="s">
+      <c r="D62" s="265"/>
+      <c r="E62" s="265"/>
+      <c r="F62" s="265"/>
+      <c r="G62" s="265"/>
+      <c r="H62" s="265"/>
+      <c r="I62" s="265"/>
+      <c r="J62" s="266" t="s">
         <v>5</v>
       </c>
-      <c r="K62" s="316"/>
-[...2 lines deleted...]
-      <c r="N62" s="315">
+      <c r="K62" s="267"/>
+      <c r="L62" s="267"/>
+      <c r="M62" s="268"/>
+      <c r="N62" s="266">
         <v>2</v>
       </c>
-      <c r="O62" s="317"/>
-[...4 lines deleted...]
-      <c r="R62" s="315">
+      <c r="O62" s="268"/>
+      <c r="P62" s="266" t="s">
+        <v>221</v>
+      </c>
+      <c r="Q62" s="267"/>
+      <c r="R62" s="266">
         <v>2</v>
       </c>
-      <c r="S62" s="317"/>
-[...5 lines deleted...]
-      <c r="Y62" s="453">
+      <c r="S62" s="268"/>
+      <c r="T62" s="266"/>
+      <c r="U62" s="268"/>
+      <c r="V62" s="265"/>
+      <c r="W62" s="265"/>
+      <c r="X62" s="265"/>
+      <c r="Y62" s="307">
         <v>2</v>
       </c>
-      <c r="Z62" s="454"/>
-[...2 lines deleted...]
-      <c r="AC62" s="457"/>
+      <c r="Z62" s="308"/>
+      <c r="AA62" s="309"/>
+      <c r="AB62" s="310"/>
+      <c r="AC62" s="311"/>
     </row>
     <row r="63" spans="1:35" customHeight="1" ht="18">
-      <c r="A63" s="390">
+      <c r="A63" s="303">
         <v>2</v>
       </c>
-      <c r="B63" s="292"/>
-[...26 lines deleted...]
-      <c r="AC63" s="452"/>
+      <c r="B63" s="304"/>
+      <c r="C63" s="304"/>
+      <c r="D63" s="304"/>
+      <c r="E63" s="304"/>
+      <c r="F63" s="304"/>
+      <c r="G63" s="304"/>
+      <c r="H63" s="304"/>
+      <c r="I63" s="304"/>
+      <c r="J63" s="304"/>
+      <c r="K63" s="304"/>
+      <c r="L63" s="304"/>
+      <c r="M63" s="304"/>
+      <c r="N63" s="305"/>
+      <c r="O63" s="306"/>
+      <c r="P63" s="305"/>
+      <c r="Q63" s="306"/>
+      <c r="R63" s="98"/>
+      <c r="S63" s="99"/>
+      <c r="T63" s="305"/>
+      <c r="U63" s="306"/>
+      <c r="V63" s="304"/>
+      <c r="W63" s="304"/>
+      <c r="X63" s="304"/>
+      <c r="Y63" s="298"/>
+      <c r="Z63" s="299"/>
+      <c r="AA63" s="300"/>
+      <c r="AB63" s="301"/>
+      <c r="AC63" s="302"/>
     </row>
     <row r="64" spans="1:35" customHeight="1" ht="18">
-      <c r="A64" s="390">
+      <c r="A64" s="303">
         <v>3</v>
       </c>
-      <c r="B64" s="292"/>
-[...26 lines deleted...]
-      <c r="AC64" s="452"/>
+      <c r="B64" s="304"/>
+      <c r="C64" s="304"/>
+      <c r="D64" s="304"/>
+      <c r="E64" s="304"/>
+      <c r="F64" s="304"/>
+      <c r="G64" s="304"/>
+      <c r="H64" s="304"/>
+      <c r="I64" s="304"/>
+      <c r="J64" s="304"/>
+      <c r="K64" s="304"/>
+      <c r="L64" s="304"/>
+      <c r="M64" s="304"/>
+      <c r="N64" s="305"/>
+      <c r="O64" s="306"/>
+      <c r="P64" s="305"/>
+      <c r="Q64" s="306"/>
+      <c r="R64" s="98"/>
+      <c r="S64" s="99"/>
+      <c r="T64" s="305"/>
+      <c r="U64" s="306"/>
+      <c r="V64" s="304"/>
+      <c r="W64" s="304"/>
+      <c r="X64" s="304"/>
+      <c r="Y64" s="298"/>
+      <c r="Z64" s="299"/>
+      <c r="AA64" s="300"/>
+      <c r="AB64" s="301"/>
+      <c r="AC64" s="302"/>
     </row>
     <row r="65" spans="1:35" customHeight="1" ht="18">
-      <c r="A65" s="390">
+      <c r="A65" s="303">
         <v>4</v>
       </c>
-      <c r="B65" s="292"/>
-[...26 lines deleted...]
-      <c r="AC65" s="452"/>
+      <c r="B65" s="304"/>
+      <c r="C65" s="304"/>
+      <c r="D65" s="304"/>
+      <c r="E65" s="304"/>
+      <c r="F65" s="304"/>
+      <c r="G65" s="304"/>
+      <c r="H65" s="304"/>
+      <c r="I65" s="304"/>
+      <c r="J65" s="304"/>
+      <c r="K65" s="304"/>
+      <c r="L65" s="304"/>
+      <c r="M65" s="304"/>
+      <c r="N65" s="305"/>
+      <c r="O65" s="306"/>
+      <c r="P65" s="305"/>
+      <c r="Q65" s="306"/>
+      <c r="R65" s="98"/>
+      <c r="S65" s="99"/>
+      <c r="T65" s="305"/>
+      <c r="U65" s="306"/>
+      <c r="V65" s="304"/>
+      <c r="W65" s="304"/>
+      <c r="X65" s="304"/>
+      <c r="Y65" s="298"/>
+      <c r="Z65" s="299"/>
+      <c r="AA65" s="300"/>
+      <c r="AB65" s="301"/>
+      <c r="AC65" s="302"/>
     </row>
     <row r="66" spans="1:35" customHeight="1" ht="18">
-      <c r="A66" s="390">
+      <c r="A66" s="303">
         <v>5</v>
       </c>
-      <c r="B66" s="292"/>
-[...26 lines deleted...]
-      <c r="AC66" s="452"/>
+      <c r="B66" s="304"/>
+      <c r="C66" s="304"/>
+      <c r="D66" s="304"/>
+      <c r="E66" s="304"/>
+      <c r="F66" s="304"/>
+      <c r="G66" s="304"/>
+      <c r="H66" s="304"/>
+      <c r="I66" s="304"/>
+      <c r="J66" s="304"/>
+      <c r="K66" s="304"/>
+      <c r="L66" s="304"/>
+      <c r="M66" s="304"/>
+      <c r="N66" s="305"/>
+      <c r="O66" s="306"/>
+      <c r="P66" s="305"/>
+      <c r="Q66" s="306"/>
+      <c r="R66" s="98"/>
+      <c r="S66" s="99"/>
+      <c r="T66" s="305"/>
+      <c r="U66" s="306"/>
+      <c r="V66" s="304"/>
+      <c r="W66" s="304"/>
+      <c r="X66" s="304"/>
+      <c r="Y66" s="298"/>
+      <c r="Z66" s="299"/>
+      <c r="AA66" s="300"/>
+      <c r="AB66" s="301"/>
+      <c r="AC66" s="302"/>
     </row>
     <row r="67" spans="1:35" customHeight="1" ht="18">
-      <c r="A67" s="390">
+      <c r="A67" s="303">
         <v>6</v>
       </c>
-      <c r="B67" s="292"/>
-[...26 lines deleted...]
-      <c r="AC67" s="452"/>
+      <c r="B67" s="304"/>
+      <c r="C67" s="304"/>
+      <c r="D67" s="304"/>
+      <c r="E67" s="304"/>
+      <c r="F67" s="304"/>
+      <c r="G67" s="304"/>
+      <c r="H67" s="304"/>
+      <c r="I67" s="304"/>
+      <c r="J67" s="304"/>
+      <c r="K67" s="304"/>
+      <c r="L67" s="304"/>
+      <c r="M67" s="304"/>
+      <c r="N67" s="305"/>
+      <c r="O67" s="306"/>
+      <c r="P67" s="305"/>
+      <c r="Q67" s="306"/>
+      <c r="R67" s="98"/>
+      <c r="S67" s="99"/>
+      <c r="T67" s="305"/>
+      <c r="U67" s="306"/>
+      <c r="V67" s="304"/>
+      <c r="W67" s="304"/>
+      <c r="X67" s="304"/>
+      <c r="Y67" s="298"/>
+      <c r="Z67" s="299"/>
+      <c r="AA67" s="300"/>
+      <c r="AB67" s="301"/>
+      <c r="AC67" s="302"/>
     </row>
     <row r="68" spans="1:35" customHeight="1" ht="18">
-      <c r="A68" s="390">
+      <c r="A68" s="303">
         <v>7</v>
       </c>
-      <c r="B68" s="292"/>
-[...26 lines deleted...]
-      <c r="AC68" s="452"/>
+      <c r="B68" s="304"/>
+      <c r="C68" s="304"/>
+      <c r="D68" s="304"/>
+      <c r="E68" s="304"/>
+      <c r="F68" s="304"/>
+      <c r="G68" s="304"/>
+      <c r="H68" s="304"/>
+      <c r="I68" s="304"/>
+      <c r="J68" s="304"/>
+      <c r="K68" s="304"/>
+      <c r="L68" s="304"/>
+      <c r="M68" s="304"/>
+      <c r="N68" s="305"/>
+      <c r="O68" s="306"/>
+      <c r="P68" s="305"/>
+      <c r="Q68" s="306"/>
+      <c r="R68" s="98"/>
+      <c r="S68" s="99"/>
+      <c r="T68" s="305"/>
+      <c r="U68" s="306"/>
+      <c r="V68" s="304"/>
+      <c r="W68" s="304"/>
+      <c r="X68" s="304"/>
+      <c r="Y68" s="298"/>
+      <c r="Z68" s="299"/>
+      <c r="AA68" s="300"/>
+      <c r="AB68" s="301"/>
+      <c r="AC68" s="302"/>
     </row>
     <row r="69" spans="1:35" customHeight="1" ht="18">
-      <c r="A69" s="390">
+      <c r="A69" s="303">
         <v>8</v>
       </c>
-      <c r="B69" s="292"/>
-[...26 lines deleted...]
-      <c r="AC69" s="452"/>
+      <c r="B69" s="304"/>
+      <c r="C69" s="304"/>
+      <c r="D69" s="304"/>
+      <c r="E69" s="304"/>
+      <c r="F69" s="304"/>
+      <c r="G69" s="304"/>
+      <c r="H69" s="304"/>
+      <c r="I69" s="304"/>
+      <c r="J69" s="304"/>
+      <c r="K69" s="304"/>
+      <c r="L69" s="304"/>
+      <c r="M69" s="304"/>
+      <c r="N69" s="305"/>
+      <c r="O69" s="306"/>
+      <c r="P69" s="305"/>
+      <c r="Q69" s="306"/>
+      <c r="R69" s="98"/>
+      <c r="S69" s="99"/>
+      <c r="T69" s="305"/>
+      <c r="U69" s="306"/>
+      <c r="V69" s="304"/>
+      <c r="W69" s="304"/>
+      <c r="X69" s="304"/>
+      <c r="Y69" s="298"/>
+      <c r="Z69" s="299"/>
+      <c r="AA69" s="300"/>
+      <c r="AB69" s="301"/>
+      <c r="AC69" s="302"/>
     </row>
     <row r="70" spans="1:35" customHeight="1" ht="18">
-      <c r="A70" s="390">
+      <c r="A70" s="303">
         <v>9</v>
       </c>
-      <c r="B70" s="292"/>
-[...26 lines deleted...]
-      <c r="AC70" s="452"/>
+      <c r="B70" s="304"/>
+      <c r="C70" s="304"/>
+      <c r="D70" s="304"/>
+      <c r="E70" s="304"/>
+      <c r="F70" s="304"/>
+      <c r="G70" s="304"/>
+      <c r="H70" s="304"/>
+      <c r="I70" s="304"/>
+      <c r="J70" s="304"/>
+      <c r="K70" s="304"/>
+      <c r="L70" s="304"/>
+      <c r="M70" s="304"/>
+      <c r="N70" s="305"/>
+      <c r="O70" s="306"/>
+      <c r="P70" s="305"/>
+      <c r="Q70" s="306"/>
+      <c r="R70" s="98"/>
+      <c r="S70" s="99"/>
+      <c r="T70" s="305"/>
+      <c r="U70" s="306"/>
+      <c r="V70" s="304"/>
+      <c r="W70" s="304"/>
+      <c r="X70" s="304"/>
+      <c r="Y70" s="298"/>
+      <c r="Z70" s="299"/>
+      <c r="AA70" s="300"/>
+      <c r="AB70" s="301"/>
+      <c r="AC70" s="302"/>
     </row>
     <row r="71" spans="1:35" customHeight="1" ht="18">
-      <c r="A71" s="390">
+      <c r="A71" s="303">
         <v>10</v>
       </c>
-      <c r="B71" s="292"/>
-[...26 lines deleted...]
-      <c r="AC71" s="452"/>
+      <c r="B71" s="304"/>
+      <c r="C71" s="304"/>
+      <c r="D71" s="304"/>
+      <c r="E71" s="304"/>
+      <c r="F71" s="304"/>
+      <c r="G71" s="304"/>
+      <c r="H71" s="304"/>
+      <c r="I71" s="304"/>
+      <c r="J71" s="304"/>
+      <c r="K71" s="304"/>
+      <c r="L71" s="304"/>
+      <c r="M71" s="304"/>
+      <c r="N71" s="305"/>
+      <c r="O71" s="306"/>
+      <c r="P71" s="305"/>
+      <c r="Q71" s="306"/>
+      <c r="R71" s="98"/>
+      <c r="S71" s="99"/>
+      <c r="T71" s="305"/>
+      <c r="U71" s="306"/>
+      <c r="V71" s="304"/>
+      <c r="W71" s="304"/>
+      <c r="X71" s="304"/>
+      <c r="Y71" s="298"/>
+      <c r="Z71" s="299"/>
+      <c r="AA71" s="300"/>
+      <c r="AB71" s="301"/>
+      <c r="AC71" s="302"/>
     </row>
     <row r="72" spans="1:35" customHeight="1" ht="18">
-      <c r="A72" s="390">
+      <c r="A72" s="303">
         <v>11</v>
       </c>
-      <c r="B72" s="292"/>
-[...26 lines deleted...]
-      <c r="AC72" s="452"/>
+      <c r="B72" s="304"/>
+      <c r="C72" s="304"/>
+      <c r="D72" s="304"/>
+      <c r="E72" s="304"/>
+      <c r="F72" s="304"/>
+      <c r="G72" s="304"/>
+      <c r="H72" s="304"/>
+      <c r="I72" s="304"/>
+      <c r="J72" s="304"/>
+      <c r="K72" s="304"/>
+      <c r="L72" s="304"/>
+      <c r="M72" s="304"/>
+      <c r="N72" s="305"/>
+      <c r="O72" s="306"/>
+      <c r="P72" s="305"/>
+      <c r="Q72" s="306"/>
+      <c r="R72" s="98"/>
+      <c r="S72" s="99"/>
+      <c r="T72" s="305"/>
+      <c r="U72" s="306"/>
+      <c r="V72" s="304"/>
+      <c r="W72" s="304"/>
+      <c r="X72" s="304"/>
+      <c r="Y72" s="298"/>
+      <c r="Z72" s="299"/>
+      <c r="AA72" s="300"/>
+      <c r="AB72" s="301"/>
+      <c r="AC72" s="302"/>
     </row>
     <row r="73" spans="1:35" customHeight="1" ht="18">
-      <c r="A73" s="390">
+      <c r="A73" s="303">
         <v>12</v>
       </c>
-      <c r="B73" s="292"/>
-[...26 lines deleted...]
-      <c r="AC73" s="452"/>
+      <c r="B73" s="304"/>
+      <c r="C73" s="304"/>
+      <c r="D73" s="304"/>
+      <c r="E73" s="304"/>
+      <c r="F73" s="304"/>
+      <c r="G73" s="304"/>
+      <c r="H73" s="304"/>
+      <c r="I73" s="304"/>
+      <c r="J73" s="304"/>
+      <c r="K73" s="304"/>
+      <c r="L73" s="304"/>
+      <c r="M73" s="304"/>
+      <c r="N73" s="305"/>
+      <c r="O73" s="306"/>
+      <c r="P73" s="305"/>
+      <c r="Q73" s="306"/>
+      <c r="R73" s="98"/>
+      <c r="S73" s="99"/>
+      <c r="T73" s="305"/>
+      <c r="U73" s="306"/>
+      <c r="V73" s="304"/>
+      <c r="W73" s="304"/>
+      <c r="X73" s="304"/>
+      <c r="Y73" s="298"/>
+      <c r="Z73" s="299"/>
+      <c r="AA73" s="300"/>
+      <c r="AB73" s="301"/>
+      <c r="AC73" s="302"/>
     </row>
     <row r="74" spans="1:35" customHeight="1" ht="18">
-      <c r="A74" s="390">
+      <c r="A74" s="303">
         <v>13</v>
       </c>
-      <c r="B74" s="292"/>
-[...30 lines deleted...]
-      <c r="AG74" s="57"/>
+      <c r="B74" s="304"/>
+      <c r="C74" s="304"/>
+      <c r="D74" s="304"/>
+      <c r="E74" s="304"/>
+      <c r="F74" s="304"/>
+      <c r="G74" s="304"/>
+      <c r="H74" s="304"/>
+      <c r="I74" s="304"/>
+      <c r="J74" s="304"/>
+      <c r="K74" s="304"/>
+      <c r="L74" s="304"/>
+      <c r="M74" s="304"/>
+      <c r="N74" s="305"/>
+      <c r="O74" s="306"/>
+      <c r="P74" s="305"/>
+      <c r="Q74" s="306"/>
+      <c r="R74" s="98"/>
+      <c r="S74" s="99"/>
+      <c r="T74" s="305"/>
+      <c r="U74" s="306"/>
+      <c r="V74" s="304"/>
+      <c r="W74" s="304"/>
+      <c r="X74" s="304"/>
+      <c r="Y74" s="298"/>
+      <c r="Z74" s="299"/>
+      <c r="AA74" s="300"/>
+      <c r="AB74" s="301"/>
+      <c r="AC74" s="302"/>
+      <c r="AD74" s="13"/>
+      <c r="AE74" s="13"/>
+      <c r="AF74" s="13"/>
+      <c r="AG74" s="13"/>
     </row>
     <row r="75" spans="1:35" customHeight="1" ht="18">
-      <c r="A75" s="390">
+      <c r="A75" s="303">
         <v>14</v>
       </c>
-      <c r="B75" s="292"/>
-[...26 lines deleted...]
-      <c r="AC75" s="452"/>
+      <c r="B75" s="304"/>
+      <c r="C75" s="304"/>
+      <c r="D75" s="304"/>
+      <c r="E75" s="304"/>
+      <c r="F75" s="304"/>
+      <c r="G75" s="304"/>
+      <c r="H75" s="304"/>
+      <c r="I75" s="304"/>
+      <c r="J75" s="304"/>
+      <c r="K75" s="304"/>
+      <c r="L75" s="304"/>
+      <c r="M75" s="304"/>
+      <c r="N75" s="305"/>
+      <c r="O75" s="306"/>
+      <c r="P75" s="305"/>
+      <c r="Q75" s="306"/>
+      <c r="R75" s="98"/>
+      <c r="S75" s="99"/>
+      <c r="T75" s="305"/>
+      <c r="U75" s="306"/>
+      <c r="V75" s="304"/>
+      <c r="W75" s="304"/>
+      <c r="X75" s="304"/>
+      <c r="Y75" s="298"/>
+      <c r="Z75" s="299"/>
+      <c r="AA75" s="300"/>
+      <c r="AB75" s="301"/>
+      <c r="AC75" s="302"/>
     </row>
     <row r="76" spans="1:35" customHeight="1" ht="18">
-      <c r="A76" s="390">
+      <c r="A76" s="303">
         <v>15</v>
       </c>
-      <c r="B76" s="292"/>
-[...29 lines deleted...]
-      <c r="A77" s="390">
+      <c r="B76" s="304"/>
+      <c r="C76" s="304"/>
+      <c r="D76" s="304"/>
+      <c r="E76" s="304"/>
+      <c r="F76" s="304"/>
+      <c r="G76" s="304"/>
+      <c r="H76" s="304"/>
+      <c r="I76" s="304"/>
+      <c r="J76" s="304"/>
+      <c r="K76" s="304"/>
+      <c r="L76" s="304"/>
+      <c r="M76" s="304"/>
+      <c r="N76" s="305"/>
+      <c r="O76" s="306"/>
+      <c r="P76" s="305"/>
+      <c r="Q76" s="306"/>
+      <c r="R76" s="98"/>
+      <c r="S76" s="99"/>
+      <c r="T76" s="305"/>
+      <c r="U76" s="306"/>
+      <c r="V76" s="304"/>
+      <c r="W76" s="304"/>
+      <c r="X76" s="304"/>
+      <c r="Y76" s="298"/>
+      <c r="Z76" s="299"/>
+      <c r="AA76" s="300"/>
+      <c r="AB76" s="301"/>
+      <c r="AC76" s="302"/>
+    </row>
+    <row r="77" spans="1:35" customHeight="1" ht="18" s="13" customFormat="1">
+      <c r="A77" s="303">
         <v>16</v>
       </c>
-      <c r="B77" s="292"/>
-[...26 lines deleted...]
-      <c r="AC77" s="452"/>
+      <c r="B77" s="304"/>
+      <c r="C77" s="304"/>
+      <c r="D77" s="304"/>
+      <c r="E77" s="304"/>
+      <c r="F77" s="304"/>
+      <c r="G77" s="304"/>
+      <c r="H77" s="304"/>
+      <c r="I77" s="304"/>
+      <c r="J77" s="304"/>
+      <c r="K77" s="304"/>
+      <c r="L77" s="304"/>
+      <c r="M77" s="304"/>
+      <c r="N77" s="305"/>
+      <c r="O77" s="306"/>
+      <c r="P77" s="305"/>
+      <c r="Q77" s="306"/>
+      <c r="R77" s="98"/>
+      <c r="S77" s="99"/>
+      <c r="T77" s="305"/>
+      <c r="U77" s="306"/>
+      <c r="V77" s="304"/>
+      <c r="W77" s="304"/>
+      <c r="X77" s="304"/>
+      <c r="Y77" s="298"/>
+      <c r="Z77" s="299"/>
+      <c r="AA77" s="300"/>
+      <c r="AB77" s="301"/>
+      <c r="AC77" s="302"/>
     </row>
     <row r="78" spans="1:35" customHeight="1" ht="18">
-      <c r="A78" s="390">
+      <c r="A78" s="303">
         <v>17</v>
       </c>
-      <c r="B78" s="292"/>
-[...26 lines deleted...]
-      <c r="AC78" s="452"/>
+      <c r="B78" s="304"/>
+      <c r="C78" s="304"/>
+      <c r="D78" s="304"/>
+      <c r="E78" s="304"/>
+      <c r="F78" s="304"/>
+      <c r="G78" s="304"/>
+      <c r="H78" s="304"/>
+      <c r="I78" s="304"/>
+      <c r="J78" s="304"/>
+      <c r="K78" s="304"/>
+      <c r="L78" s="304"/>
+      <c r="M78" s="304"/>
+      <c r="N78" s="305"/>
+      <c r="O78" s="306"/>
+      <c r="P78" s="305"/>
+      <c r="Q78" s="306"/>
+      <c r="R78" s="98"/>
+      <c r="S78" s="99"/>
+      <c r="T78" s="305"/>
+      <c r="U78" s="306"/>
+      <c r="V78" s="304"/>
+      <c r="W78" s="304"/>
+      <c r="X78" s="304"/>
+      <c r="Y78" s="298"/>
+      <c r="Z78" s="299"/>
+      <c r="AA78" s="300"/>
+      <c r="AB78" s="301"/>
+      <c r="AC78" s="302"/>
     </row>
     <row r="79" spans="1:35" customHeight="1" ht="18">
-      <c r="A79" s="390">
+      <c r="A79" s="303">
         <v>18</v>
       </c>
-      <c r="B79" s="292"/>
-[...26 lines deleted...]
-      <c r="AC79" s="452"/>
+      <c r="B79" s="304"/>
+      <c r="C79" s="304"/>
+      <c r="D79" s="304"/>
+      <c r="E79" s="304"/>
+      <c r="F79" s="304"/>
+      <c r="G79" s="304"/>
+      <c r="H79" s="304"/>
+      <c r="I79" s="304"/>
+      <c r="J79" s="304"/>
+      <c r="K79" s="304"/>
+      <c r="L79" s="304"/>
+      <c r="M79" s="304"/>
+      <c r="N79" s="305"/>
+      <c r="O79" s="306"/>
+      <c r="P79" s="305"/>
+      <c r="Q79" s="306"/>
+      <c r="R79" s="98"/>
+      <c r="S79" s="99"/>
+      <c r="T79" s="305"/>
+      <c r="U79" s="306"/>
+      <c r="V79" s="304"/>
+      <c r="W79" s="304"/>
+      <c r="X79" s="304"/>
+      <c r="Y79" s="298"/>
+      <c r="Z79" s="299"/>
+      <c r="AA79" s="300"/>
+      <c r="AB79" s="301"/>
+      <c r="AC79" s="302"/>
     </row>
     <row r="80" spans="1:35" customHeight="1" ht="18">
-      <c r="A80" s="390">
+      <c r="A80" s="303">
         <v>19</v>
       </c>
-      <c r="B80" s="292"/>
-[...26 lines deleted...]
-      <c r="AC80" s="452"/>
+      <c r="B80" s="304"/>
+      <c r="C80" s="304"/>
+      <c r="D80" s="304"/>
+      <c r="E80" s="304"/>
+      <c r="F80" s="304"/>
+      <c r="G80" s="304"/>
+      <c r="H80" s="304"/>
+      <c r="I80" s="304"/>
+      <c r="J80" s="304"/>
+      <c r="K80" s="304"/>
+      <c r="L80" s="304"/>
+      <c r="M80" s="304"/>
+      <c r="N80" s="305"/>
+      <c r="O80" s="306"/>
+      <c r="P80" s="305"/>
+      <c r="Q80" s="306"/>
+      <c r="R80" s="98"/>
+      <c r="S80" s="99"/>
+      <c r="T80" s="305"/>
+      <c r="U80" s="306"/>
+      <c r="V80" s="304"/>
+      <c r="W80" s="304"/>
+      <c r="X80" s="304"/>
+      <c r="Y80" s="298"/>
+      <c r="Z80" s="299"/>
+      <c r="AA80" s="300"/>
+      <c r="AB80" s="301"/>
+      <c r="AC80" s="302"/>
     </row>
     <row r="81" spans="1:35" customHeight="1" ht="18">
-      <c r="A81" s="390">
+      <c r="A81" s="303">
         <v>20</v>
       </c>
-      <c r="B81" s="292"/>
-[...26 lines deleted...]
-      <c r="AC81" s="452"/>
+      <c r="B81" s="304"/>
+      <c r="C81" s="304"/>
+      <c r="D81" s="304"/>
+      <c r="E81" s="304"/>
+      <c r="F81" s="304"/>
+      <c r="G81" s="304"/>
+      <c r="H81" s="304"/>
+      <c r="I81" s="304"/>
+      <c r="J81" s="304"/>
+      <c r="K81" s="304"/>
+      <c r="L81" s="304"/>
+      <c r="M81" s="304"/>
+      <c r="N81" s="305"/>
+      <c r="O81" s="306"/>
+      <c r="P81" s="305"/>
+      <c r="Q81" s="306"/>
+      <c r="R81" s="98"/>
+      <c r="S81" s="99"/>
+      <c r="T81" s="305"/>
+      <c r="U81" s="306"/>
+      <c r="V81" s="304"/>
+      <c r="W81" s="304"/>
+      <c r="X81" s="304"/>
+      <c r="Y81" s="298"/>
+      <c r="Z81" s="299"/>
+      <c r="AA81" s="300"/>
+      <c r="AB81" s="301"/>
+      <c r="AC81" s="302"/>
     </row>
     <row r="82" spans="1:35" customHeight="1" ht="18">
-      <c r="A82" s="458"/>
-[...27 lines deleted...]
-      <c r="AC82" s="460"/>
+      <c r="A82" s="314"/>
+      <c r="B82" s="315"/>
+      <c r="C82" s="315"/>
+      <c r="D82" s="315"/>
+      <c r="E82" s="315"/>
+      <c r="F82" s="315"/>
+      <c r="G82" s="315"/>
+      <c r="H82" s="315"/>
+      <c r="I82" s="315"/>
+      <c r="J82" s="315"/>
+      <c r="K82" s="315"/>
+      <c r="L82" s="315"/>
+      <c r="M82" s="315"/>
+      <c r="N82" s="315"/>
+      <c r="O82" s="315"/>
+      <c r="P82" s="315"/>
+      <c r="Q82" s="315"/>
+      <c r="R82" s="315"/>
+      <c r="S82" s="315"/>
+      <c r="T82" s="315"/>
+      <c r="U82" s="315"/>
+      <c r="V82" s="315"/>
+      <c r="W82" s="315"/>
+      <c r="X82" s="315"/>
+      <c r="Y82" s="315"/>
+      <c r="Z82" s="315"/>
+      <c r="AA82" s="315"/>
+      <c r="AB82" s="315"/>
+      <c r="AC82" s="316"/>
     </row>
     <row r="83" spans="1:35" customHeight="1" ht="18">
-      <c r="A83" s="72"/>
-[...25 lines deleted...]
-      <c r="AC83" s="74"/>
+      <c r="A83" s="62"/>
+      <c r="B83" s="55"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="55"/>
+      <c r="G83" s="55"/>
+      <c r="H83" s="55"/>
+      <c r="I83" s="46"/>
+      <c r="J83" s="46"/>
+      <c r="K83" s="46"/>
+      <c r="L83" s="55"/>
+      <c r="M83" s="55"/>
+      <c r="N83" s="55"/>
+      <c r="O83" s="55"/>
+      <c r="P83" s="55"/>
+      <c r="Q83" s="55"/>
+      <c r="R83" s="55"/>
+      <c r="S83" s="55"/>
+      <c r="T83" s="55"/>
+      <c r="U83" s="55"/>
+      <c r="V83" s="55"/>
+      <c r="W83" s="55"/>
+      <c r="X83" s="63"/>
+      <c r="AA83" s="63"/>
+      <c r="AB83" s="63"/>
+      <c r="AC83" s="64"/>
     </row>
     <row r="84" spans="1:35" customHeight="1" ht="18">
-      <c r="A84" s="322">
+      <c r="A84" s="219">
         <v>12</v>
       </c>
-      <c r="B84" s="461" t="s">
+      <c r="B84" s="320" t="s">
+        <v>222</v>
+      </c>
+      <c r="C84" s="321"/>
+      <c r="D84" s="321"/>
+      <c r="E84" s="321"/>
+      <c r="F84" s="321"/>
+      <c r="G84" s="321"/>
+      <c r="H84" s="322"/>
+      <c r="I84" s="100"/>
+      <c r="J84" s="100"/>
+      <c r="K84" s="100"/>
+      <c r="L84" s="100"/>
+      <c r="M84" s="100"/>
+      <c r="N84" s="100"/>
+      <c r="O84" s="100"/>
+      <c r="P84" s="100"/>
+      <c r="Q84" s="100"/>
+      <c r="R84" s="100"/>
+      <c r="S84" s="100"/>
+      <c r="T84" s="100"/>
+      <c r="U84" s="100"/>
+      <c r="V84" s="100"/>
+      <c r="W84" s="100"/>
+      <c r="X84" s="100"/>
+      <c r="Y84" s="100"/>
+      <c r="Z84" s="100"/>
+      <c r="AA84" s="100"/>
+      <c r="AB84" s="100"/>
+      <c r="AC84" s="101"/>
+    </row>
+    <row r="85" spans="1:35" customHeight="1" ht="18">
+      <c r="A85" s="220"/>
+      <c r="B85" s="323"/>
+      <c r="C85" s="203"/>
+      <c r="D85" s="203"/>
+      <c r="E85" s="203"/>
+      <c r="F85" s="203"/>
+      <c r="G85" s="203"/>
+      <c r="H85" s="324"/>
+      <c r="I85" s="102"/>
+      <c r="J85" s="102"/>
+      <c r="K85" s="102"/>
+      <c r="L85" s="102"/>
+      <c r="M85" s="102"/>
+      <c r="N85" s="102"/>
+      <c r="O85" s="102"/>
+      <c r="P85" s="102"/>
+      <c r="Q85" s="102"/>
+      <c r="R85" s="102"/>
+      <c r="S85" s="102"/>
+      <c r="T85" s="102"/>
+      <c r="U85" s="102"/>
+      <c r="V85" s="102"/>
+      <c r="W85" s="102"/>
+      <c r="X85" s="102"/>
+      <c r="Y85" s="102"/>
+      <c r="Z85" s="102"/>
+      <c r="AA85" s="102"/>
+      <c r="AB85" s="102"/>
+      <c r="AC85" s="103"/>
+    </row>
+    <row r="86" spans="1:35" customHeight="1" ht="18">
+      <c r="A86" s="220"/>
+      <c r="B86" s="323"/>
+      <c r="C86" s="203"/>
+      <c r="D86" s="203"/>
+      <c r="E86" s="203"/>
+      <c r="F86" s="203"/>
+      <c r="G86" s="203"/>
+      <c r="H86" s="324"/>
+      <c r="I86" s="104"/>
+      <c r="J86" s="104"/>
+      <c r="K86" s="104"/>
+      <c r="L86" s="104"/>
+      <c r="M86" s="104"/>
+      <c r="N86" s="104"/>
+      <c r="O86" s="104"/>
+      <c r="P86" s="104"/>
+      <c r="Q86" s="104"/>
+      <c r="R86" s="104"/>
+      <c r="S86" s="104"/>
+      <c r="T86" s="104"/>
+      <c r="U86" s="104"/>
+      <c r="V86" s="104"/>
+      <c r="W86" s="104"/>
+      <c r="X86" s="104"/>
+      <c r="Y86" s="104"/>
+      <c r="Z86" s="104"/>
+      <c r="AA86" s="104"/>
+      <c r="AB86" s="104"/>
+      <c r="AC86" s="105"/>
+    </row>
+    <row r="87" spans="1:35" customHeight="1" ht="18">
+      <c r="A87" s="106">
+        <v>13</v>
+      </c>
+      <c r="B87" s="325" t="s">
+        <v>223</v>
+      </c>
+      <c r="C87" s="325"/>
+      <c r="D87" s="325"/>
+      <c r="E87" s="325"/>
+      <c r="F87" s="325"/>
+      <c r="G87" s="325"/>
+      <c r="H87" s="325"/>
+      <c r="I87" s="65"/>
+      <c r="J87" s="65"/>
+      <c r="K87" s="65"/>
+      <c r="L87" s="65"/>
+      <c r="M87" s="66" t="s">
+        <v>138</v>
+      </c>
+      <c r="N87" s="317"/>
+      <c r="O87" s="317"/>
+      <c r="P87" s="66" t="s">
         <v>139</v>
       </c>
-      <c r="C84" s="462"/>
-[...93 lines deleted...]
-      <c r="B87" s="467" t="s">
+      <c r="Q87" s="317"/>
+      <c r="R87" s="317"/>
+      <c r="S87" s="312" t="s">
         <v>140</v>
       </c>
-      <c r="C87" s="467"/>
-[...39 lines deleted...]
-      <c r="AC87" s="420"/>
+      <c r="T87" s="318"/>
+      <c r="U87" s="319" t="s">
+        <v>153</v>
+      </c>
+      <c r="V87" s="260"/>
+      <c r="W87" s="67" t="s">
+        <v>224</v>
+      </c>
+      <c r="X87" s="68"/>
+      <c r="Y87" s="319" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z87" s="260"/>
+      <c r="AA87" s="312" t="s">
+        <v>225</v>
+      </c>
+      <c r="AB87" s="312"/>
+      <c r="AC87" s="313"/>
     </row>
     <row r="90" spans="1:35" customHeight="1" ht="12"/>
     <row r="91" spans="1:35" customHeight="1" ht="7.95"/>
     <row r="93" spans="1:35" customHeight="1" ht="43.2"/>
     <row r="94" spans="1:35" customHeight="1" ht="78"/>
     <row r="95" spans="1:35" customHeight="1" ht="21.6"/>
     <row r="96" spans="1:35" customHeight="1" ht="19.5"/>
     <row r="97" spans="1:35" customHeight="1" ht="15"/>
     <row r="98" spans="1:35" customHeight="1" ht="17.4"/>
     <row r="99" spans="1:35" customHeight="1" ht="17.4"/>
     <row r="100" spans="1:35" customHeight="1" ht="9"/>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B84:H86"/>
     <mergeCell ref="B87:H87"/>
     <mergeCell ref="R57:S59"/>
     <mergeCell ref="R60:S60"/>
     <mergeCell ref="R61:S61"/>
     <mergeCell ref="R62:S62"/>
     <mergeCell ref="P70:Q70"/>
     <mergeCell ref="P71:Q71"/>
     <mergeCell ref="P72:Q72"/>
     <mergeCell ref="P73:Q73"/>
     <mergeCell ref="P74:Q74"/>
@@ -14778,1170 +8573,1170 @@
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="I39">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="I40">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="I41">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="I42">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="I43">
       <formula1>"□,☑"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="AI28" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H28" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true" horizontalCentered="true"/>
   <pageMargins left="0.59055118110236" right="0.59055118110236" top="0.47244094488189" bottom="0.47244094488189" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="86" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
-    <oddFooter>&amp;Cこの用紙をコピーしてお使いください。&amp;R2508</oddFooter>
+    <oddFooter>&amp;Cこの用紙をコピーしてお使いください。&amp;R2606</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="44" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T54"/>
   <sheetViews>
-    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+    <sheetView tabSelected="0" workbookViewId="0" zoomScale="85" view="pageBreakPreview" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.796875" customWidth="true" style="248"/>
-[...18 lines deleted...]
-    <col min="20" max="20" width="8.796875" customWidth="true" style="248"/>
+    <col min="1" max="1" width="8.796875" customWidth="true" style="164"/>
+    <col min="2" max="2" width="8.796875" customWidth="true" style="164"/>
+    <col min="3" max="3" width="8.796875" customWidth="true" style="164"/>
+    <col min="4" max="4" width="8.796875" customWidth="true" style="164"/>
+    <col min="5" max="5" width="8.796875" customWidth="true" style="164"/>
+    <col min="6" max="6" width="8.796875" customWidth="true" style="164"/>
+    <col min="7" max="7" width="8.796875" customWidth="true" style="164"/>
+    <col min="8" max="8" width="11.296875" customWidth="true" style="164"/>
+    <col min="9" max="9" width="8.796875" customWidth="true" style="164"/>
+    <col min="10" max="10" width="8.796875" customWidth="true" style="164"/>
+    <col min="11" max="11" width="8.796875" customWidth="true" style="164"/>
+    <col min="12" max="12" width="8.796875" customWidth="true" style="164"/>
+    <col min="13" max="13" width="8.796875" customWidth="true" style="164"/>
+    <col min="14" max="14" width="8.796875" customWidth="true" style="164"/>
+    <col min="15" max="15" width="8.796875" customWidth="true" style="164"/>
+    <col min="16" max="16" width="8.796875" customWidth="true" style="164"/>
+    <col min="17" max="17" width="8.796875" customWidth="true" style="164"/>
+    <col min="18" max="18" width="8.796875" customWidth="true" style="164"/>
+    <col min="19" max="19" width="8.69921875" customWidth="true" style="164"/>
+    <col min="20" max="20" width="8.796875" customWidth="true" style="164"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="18">
-      <c r="A1" s="191" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="192"/>
+      <c r="A1" s="107" t="s">
+        <v>226</v>
+      </c>
+      <c r="B1" s="107"/>
+      <c r="C1" s="107"/>
+      <c r="D1" s="107"/>
+      <c r="E1" s="107"/>
+      <c r="F1" s="107"/>
+      <c r="G1" s="107"/>
+      <c r="H1" s="107"/>
+      <c r="I1" s="107"/>
+      <c r="J1" s="107"/>
+      <c r="K1" s="107"/>
+      <c r="L1" s="107"/>
+      <c r="M1" s="107"/>
+      <c r="N1" s="107"/>
+      <c r="O1" s="107"/>
+      <c r="P1" s="108"/>
+      <c r="Q1" s="108"/>
     </row>
     <row r="2" spans="1:20" customHeight="1" ht="18">
-      <c r="A2" s="191"/>
-[...15 lines deleted...]
-      <c r="Q2" s="192"/>
+      <c r="A2" s="107"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="108"/>
+      <c r="Q2" s="108"/>
     </row>
     <row r="3" spans="1:20" customHeight="1" ht="18">
-      <c r="A3" s="191"/>
-[...15 lines deleted...]
-      <c r="Q3" s="192"/>
+      <c r="A3" s="107"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="107"/>
+      <c r="P3" s="108"/>
+      <c r="Q3" s="108"/>
     </row>
     <row r="4" spans="1:20" customHeight="1" ht="18">
-      <c r="A4" s="191"/>
-[...17 lines deleted...]
-      <c r="Q4" s="192"/>
+      <c r="A4" s="107"/>
+      <c r="B4" s="107" t="s">
+        <v>227</v>
+      </c>
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="107"/>
+      <c r="N4" s="107"/>
+      <c r="O4" s="107"/>
+      <c r="P4" s="108"/>
+      <c r="Q4" s="108"/>
     </row>
     <row r="5" spans="1:20" customHeight="1" ht="18">
-      <c r="A5" s="191"/>
-[...17 lines deleted...]
-      <c r="Q5" s="192"/>
+      <c r="A5" s="107"/>
+      <c r="B5" s="107" t="s">
+        <v>228</v>
+      </c>
+      <c r="C5" s="107"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107"/>
+      <c r="F5" s="107"/>
+      <c r="G5" s="107"/>
+      <c r="H5" s="107"/>
+      <c r="I5" s="107"/>
+      <c r="J5" s="107"/>
+      <c r="K5" s="107"/>
+      <c r="L5" s="107"/>
+      <c r="M5" s="107"/>
+      <c r="N5" s="107"/>
+      <c r="O5" s="107"/>
+      <c r="P5" s="108"/>
+      <c r="Q5" s="108"/>
     </row>
     <row r="6" spans="1:20" customHeight="1" ht="18">
-      <c r="A6" s="191"/>
-[...17 lines deleted...]
-      <c r="Q6" s="192"/>
+      <c r="A6" s="107"/>
+      <c r="B6" s="107" t="s">
+        <v>229</v>
+      </c>
+      <c r="C6" s="107"/>
+      <c r="D6" s="107"/>
+      <c r="E6" s="107"/>
+      <c r="F6" s="107"/>
+      <c r="G6" s="107"/>
+      <c r="H6" s="107"/>
+      <c r="I6" s="107"/>
+      <c r="J6" s="107"/>
+      <c r="K6" s="107"/>
+      <c r="L6" s="107"/>
+      <c r="M6" s="107"/>
+      <c r="N6" s="107"/>
+      <c r="O6" s="107"/>
+      <c r="P6" s="108"/>
+      <c r="Q6" s="108"/>
     </row>
     <row r="7" spans="1:20" customHeight="1" ht="18">
-      <c r="A7" s="191"/>
-[...17 lines deleted...]
-      <c r="Q7" s="192"/>
+      <c r="A7" s="107"/>
+      <c r="B7" s="107" t="s">
+        <v>230</v>
+      </c>
+      <c r="C7" s="107"/>
+      <c r="D7" s="107"/>
+      <c r="E7" s="107"/>
+      <c r="F7" s="107"/>
+      <c r="G7" s="107"/>
+      <c r="H7" s="107"/>
+      <c r="I7" s="107"/>
+      <c r="J7" s="107"/>
+      <c r="K7" s="107"/>
+      <c r="L7" s="107"/>
+      <c r="M7" s="107"/>
+      <c r="N7" s="107"/>
+      <c r="O7" s="107"/>
+      <c r="P7" s="108"/>
+      <c r="Q7" s="108"/>
     </row>
     <row r="8" spans="1:20" customHeight="1" ht="18">
-      <c r="A8" s="191"/>
-[...15 lines deleted...]
-      <c r="Q8" s="192"/>
+      <c r="A8" s="107"/>
+      <c r="B8" s="107"/>
+      <c r="C8" s="107"/>
+      <c r="D8" s="107"/>
+      <c r="E8" s="107"/>
+      <c r="F8" s="107"/>
+      <c r="G8" s="107"/>
+      <c r="H8" s="107"/>
+      <c r="I8" s="107"/>
+      <c r="J8" s="107"/>
+      <c r="K8" s="107"/>
+      <c r="L8" s="107"/>
+      <c r="M8" s="107"/>
+      <c r="N8" s="107"/>
+      <c r="O8" s="107"/>
+      <c r="P8" s="108"/>
+      <c r="Q8" s="108"/>
     </row>
     <row r="9" spans="1:20" customHeight="1" ht="18">
-      <c r="A9" s="191"/>
-[...15 lines deleted...]
-      <c r="Q9" s="192"/>
+      <c r="A9" s="107"/>
+      <c r="B9" s="109"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="110"/>
+      <c r="K9" s="110"/>
+      <c r="L9" s="110"/>
+      <c r="M9" s="107"/>
+      <c r="N9" s="107"/>
+      <c r="O9" s="107"/>
+      <c r="P9" s="108"/>
+      <c r="Q9" s="108"/>
     </row>
     <row r="10" spans="1:20" customHeight="1" ht="18">
-      <c r="A10" s="191"/>
-[...15 lines deleted...]
-      <c r="Q10" s="192"/>
+      <c r="A10" s="107"/>
+      <c r="B10" s="107"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="107"/>
+      <c r="E10" s="107"/>
+      <c r="F10" s="107"/>
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="107"/>
+      <c r="J10" s="107"/>
+      <c r="K10" s="107"/>
+      <c r="L10" s="107"/>
+      <c r="M10" s="107"/>
+      <c r="N10" s="107"/>
+      <c r="O10" s="107"/>
+      <c r="P10" s="108"/>
+      <c r="Q10" s="108"/>
     </row>
     <row r="11" spans="1:20" customHeight="1" ht="18">
-      <c r="A11" s="191">
+      <c r="A11" s="107">
         <v>1</v>
       </c>
-      <c r="B11" s="191" t="s">
-[...118 lines deleted...]
-      <c r="A17" s="191">
+      <c r="B11" s="107" t="s">
+        <v>231</v>
+      </c>
+      <c r="C11" s="107"/>
+      <c r="D11" s="107"/>
+      <c r="E11" s="107"/>
+      <c r="F11" s="107"/>
+      <c r="G11" s="111"/>
+      <c r="H11" s="107"/>
+      <c r="I11" s="107"/>
+      <c r="J11" s="107"/>
+      <c r="K11" s="107"/>
+      <c r="L11" s="107"/>
+      <c r="M11" s="107"/>
+      <c r="N11" s="107"/>
+      <c r="O11" s="107"/>
+      <c r="P11" s="108"/>
+      <c r="Q11" s="108"/>
+    </row>
+    <row r="12" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A12" s="107"/>
+      <c r="B12" s="107"/>
+      <c r="C12" s="165" t="s">
+        <v>153</v>
+      </c>
+      <c r="D12" s="113" t="s">
+        <v>232</v>
+      </c>
+      <c r="E12" s="113"/>
+      <c r="F12" s="113"/>
+      <c r="G12" s="113"/>
+      <c r="H12" s="113"/>
+      <c r="I12" s="113"/>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
+      <c r="M12" s="113"/>
+      <c r="N12" s="114"/>
+      <c r="O12" s="107"/>
+    </row>
+    <row r="13" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A13" s="107"/>
+      <c r="B13" s="107"/>
+      <c r="C13" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="D13" s="116" t="s">
+        <v>233</v>
+      </c>
+      <c r="E13" s="116"/>
+      <c r="F13" s="116"/>
+      <c r="G13" s="116"/>
+      <c r="H13" s="116"/>
+      <c r="I13" s="116" t="s">
+        <v>234</v>
+      </c>
+      <c r="J13" s="116"/>
+      <c r="K13" s="116"/>
+      <c r="L13" s="117"/>
+      <c r="M13" s="116" t="s">
+        <v>235</v>
+      </c>
+      <c r="N13" s="118"/>
+      <c r="O13" s="107"/>
+    </row>
+    <row r="14" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A14" s="107"/>
+      <c r="B14" s="107"/>
+      <c r="C14" s="167" t="s">
+        <v>153</v>
+      </c>
+      <c r="D14" s="119" t="s">
+        <v>236</v>
+      </c>
+      <c r="E14" s="119"/>
+      <c r="F14" s="119"/>
+      <c r="G14" s="119"/>
+      <c r="H14" s="119"/>
+      <c r="I14" s="119"/>
+      <c r="J14" s="119"/>
+      <c r="K14" s="119"/>
+      <c r="L14" s="119"/>
+      <c r="M14" s="119"/>
+      <c r="N14" s="120"/>
+      <c r="O14" s="107"/>
+    </row>
+    <row r="15" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A15" s="107"/>
+      <c r="B15" s="107"/>
+      <c r="C15" s="111"/>
+      <c r="D15" s="107"/>
+      <c r="E15" s="107"/>
+      <c r="F15" s="107"/>
+      <c r="G15" s="107"/>
+      <c r="H15" s="107"/>
+      <c r="J15" s="107"/>
+      <c r="K15" s="107"/>
+      <c r="L15" s="107"/>
+      <c r="M15" s="107"/>
+      <c r="N15" s="107"/>
+      <c r="O15" s="107"/>
+    </row>
+    <row r="16" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A16" s="107"/>
+      <c r="B16" s="107"/>
+      <c r="C16" s="111"/>
+      <c r="D16" s="107"/>
+      <c r="E16" s="107"/>
+      <c r="F16" s="107"/>
+      <c r="G16" s="107"/>
+      <c r="H16" s="107"/>
+      <c r="J16" s="107"/>
+      <c r="K16" s="107"/>
+      <c r="L16" s="107"/>
+      <c r="M16" s="107"/>
+      <c r="N16" s="107"/>
+      <c r="O16" s="107"/>
+    </row>
+    <row r="17" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A17" s="107">
         <v>2</v>
       </c>
-      <c r="B17" s="191" t="s">
-[...190 lines deleted...]
-      <c r="A26" s="191">
+      <c r="B17" s="107" t="s">
+        <v>237</v>
+      </c>
+      <c r="C17" s="107"/>
+      <c r="D17" s="107"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="107"/>
+      <c r="G17" s="107"/>
+      <c r="H17" s="107"/>
+      <c r="I17" s="111" t="s">
+        <v>238</v>
+      </c>
+      <c r="J17" s="107"/>
+      <c r="K17" s="107"/>
+      <c r="L17" s="107"/>
+      <c r="M17" s="107"/>
+      <c r="N17" s="107"/>
+      <c r="O17" s="107"/>
+      <c r="S17" s="111"/>
+    </row>
+    <row r="18" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A18" s="107"/>
+      <c r="C18" s="121" t="s">
+        <v>239</v>
+      </c>
+      <c r="D18" s="122" t="s">
+        <v>240</v>
+      </c>
+      <c r="E18" s="123"/>
+      <c r="F18" s="123"/>
+      <c r="G18" s="123"/>
+      <c r="H18" s="124"/>
+      <c r="I18" s="121" t="s">
+        <v>241</v>
+      </c>
+      <c r="J18" s="122" t="s">
+        <v>214</v>
+      </c>
+      <c r="K18" s="123"/>
+      <c r="L18" s="123"/>
+      <c r="M18" s="123"/>
+      <c r="N18" s="123"/>
+      <c r="O18" s="123"/>
+      <c r="P18" s="123"/>
+      <c r="Q18" s="125"/>
+    </row>
+    <row r="19" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A19" s="107"/>
+      <c r="B19" s="126"/>
+      <c r="C19" s="127" t="s">
+        <v>217</v>
+      </c>
+      <c r="D19" s="127" t="s">
+        <v>242</v>
+      </c>
+      <c r="E19" s="128"/>
+      <c r="F19" s="128"/>
+      <c r="G19" s="128"/>
+      <c r="H19" s="129"/>
+      <c r="I19" s="129" t="s">
+        <v>243</v>
+      </c>
+      <c r="J19" s="127" t="s">
+        <v>244</v>
+      </c>
+      <c r="K19" s="128"/>
+      <c r="L19" s="128"/>
+      <c r="M19" s="128"/>
+      <c r="N19" s="128"/>
+      <c r="O19" s="128"/>
+      <c r="P19" s="128"/>
+      <c r="Q19" s="130"/>
+    </row>
+    <row r="20" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A20" s="107"/>
+      <c r="B20" s="126"/>
+      <c r="C20" s="131" t="s">
+        <v>219</v>
+      </c>
+      <c r="D20" s="131" t="s">
+        <v>245</v>
+      </c>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="133"/>
+      <c r="I20" s="133" t="s">
+        <v>246</v>
+      </c>
+      <c r="J20" s="131" t="s">
+        <v>247</v>
+      </c>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="132"/>
+      <c r="O20" s="132"/>
+      <c r="P20" s="132"/>
+      <c r="Q20" s="134"/>
+    </row>
+    <row r="21" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A21" s="107"/>
+      <c r="B21" s="107"/>
+      <c r="C21" s="135"/>
+      <c r="D21" s="136"/>
+      <c r="E21" s="137"/>
+      <c r="F21" s="137"/>
+      <c r="G21" s="137"/>
+      <c r="H21" s="138"/>
+      <c r="I21" s="138"/>
+      <c r="J21" s="136"/>
+      <c r="K21" s="137"/>
+      <c r="L21" s="137"/>
+      <c r="M21" s="137"/>
+      <c r="N21" s="137"/>
+      <c r="O21" s="137"/>
+      <c r="P21" s="137"/>
+      <c r="Q21" s="138"/>
+    </row>
+    <row r="22" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A22" s="107"/>
+      <c r="B22" s="107"/>
+      <c r="C22" s="135"/>
+      <c r="D22" s="136"/>
+      <c r="E22" s="137"/>
+      <c r="F22" s="137"/>
+      <c r="G22" s="137"/>
+      <c r="H22" s="138"/>
+      <c r="I22" s="138"/>
+      <c r="J22" s="136"/>
+      <c r="K22" s="137"/>
+      <c r="L22" s="137"/>
+      <c r="M22" s="137"/>
+      <c r="N22" s="137"/>
+      <c r="O22" s="137"/>
+      <c r="P22" s="137"/>
+      <c r="Q22" s="138"/>
+    </row>
+    <row r="23" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A23" s="107"/>
+      <c r="B23" s="107"/>
+      <c r="C23" s="139"/>
+      <c r="D23" s="140"/>
+      <c r="E23" s="141"/>
+      <c r="F23" s="141"/>
+      <c r="G23" s="141"/>
+      <c r="H23" s="142"/>
+      <c r="I23" s="142"/>
+      <c r="J23" s="140"/>
+      <c r="K23" s="141"/>
+      <c r="L23" s="141"/>
+      <c r="M23" s="141"/>
+      <c r="N23" s="141"/>
+      <c r="O23" s="141"/>
+      <c r="P23" s="141"/>
+      <c r="Q23" s="142"/>
+    </row>
+    <row r="24" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A24" s="107"/>
+      <c r="B24" s="107"/>
+      <c r="D24" s="143"/>
+      <c r="E24" s="143"/>
+      <c r="F24" s="143"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="143"/>
+      <c r="J24" s="143"/>
+      <c r="K24" s="143"/>
+      <c r="L24" s="143"/>
+      <c r="M24" s="143"/>
+      <c r="N24" s="143"/>
+      <c r="O24" s="143"/>
+      <c r="P24" s="143"/>
+    </row>
+    <row r="25" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A25" s="107"/>
+      <c r="B25" s="107"/>
+      <c r="C25" s="111"/>
+      <c r="D25" s="107"/>
+      <c r="E25" s="107"/>
+      <c r="F25" s="107"/>
+      <c r="G25" s="107"/>
+      <c r="H25" s="107"/>
+      <c r="I25" s="111"/>
+      <c r="J25" s="107"/>
+      <c r="K25" s="107"/>
+      <c r="L25" s="107"/>
+      <c r="M25" s="107"/>
+      <c r="N25" s="107"/>
+      <c r="O25" s="107"/>
+    </row>
+    <row r="26" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A26" s="107">
         <v>3</v>
       </c>
-      <c r="B26" s="191" t="s">
-[...54 lines deleted...]
-      <c r="D28" s="211" t="s">
+      <c r="B26" s="107" t="s">
+        <v>248</v>
+      </c>
+      <c r="C26" s="107"/>
+      <c r="D26" s="107"/>
+      <c r="E26" s="107"/>
+      <c r="F26" s="107"/>
+      <c r="G26" s="107"/>
+      <c r="H26" s="107"/>
+      <c r="I26" s="111" t="s">
+        <v>249</v>
+      </c>
+      <c r="J26" s="107"/>
+      <c r="K26" s="107"/>
+      <c r="L26" s="107"/>
+      <c r="M26" s="107"/>
+      <c r="N26" s="107"/>
+      <c r="O26" s="107"/>
+      <c r="S26" s="111"/>
+    </row>
+    <row r="27" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A27" s="107"/>
+      <c r="B27" s="107"/>
+      <c r="C27" s="121" t="s">
+        <v>250</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>251</v>
+      </c>
+      <c r="E27" s="124"/>
+      <c r="F27" s="122" t="s">
+        <v>252</v>
+      </c>
+      <c r="G27" s="125"/>
+      <c r="H27" s="122" t="s">
+        <v>253</v>
+      </c>
+      <c r="I27" s="125"/>
+      <c r="J27" s="124" t="s">
+        <v>254</v>
+      </c>
+      <c r="K27" s="123"/>
+      <c r="L27" s="123"/>
+      <c r="M27" s="123"/>
+      <c r="N27" s="123"/>
+      <c r="O27" s="123"/>
+      <c r="P27" s="144"/>
+      <c r="Q27" s="125"/>
+    </row>
+    <row r="28" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A28" s="107"/>
+      <c r="B28" s="107"/>
+      <c r="C28" s="145" t="s">
+        <v>217</v>
+      </c>
+      <c r="D28" s="127" t="s">
         <v>5</v>
       </c>
-      <c r="E28" s="214"/>
-[...25 lines deleted...]
-      <c r="D29" s="215" t="s">
+      <c r="E28" s="130"/>
+      <c r="F28" s="145" t="s">
+        <v>255</v>
+      </c>
+      <c r="G28" s="130"/>
+      <c r="H28" s="127" t="s">
+        <v>256</v>
+      </c>
+      <c r="I28" s="130"/>
+      <c r="J28" s="127" t="s">
+        <v>257</v>
+      </c>
+      <c r="K28" s="128"/>
+      <c r="L28" s="128"/>
+      <c r="M28" s="128"/>
+      <c r="N28" s="128"/>
+      <c r="O28" s="128"/>
+      <c r="P28" s="146"/>
+      <c r="Q28" s="147"/>
+    </row>
+    <row r="29" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A29" s="107"/>
+      <c r="B29" s="107"/>
+      <c r="C29" s="148" t="s">
+        <v>258</v>
+      </c>
+      <c r="D29" s="131" t="s">
         <v>5</v>
       </c>
-      <c r="E29" s="218"/>
-[...116 lines deleted...]
-      <c r="A35" s="191">
+      <c r="E29" s="134"/>
+      <c r="F29" s="148" t="s">
+        <v>255</v>
+      </c>
+      <c r="G29" s="134"/>
+      <c r="H29" s="131" t="s">
+        <v>256</v>
+      </c>
+      <c r="I29" s="134"/>
+      <c r="J29" s="133" t="s">
+        <v>259</v>
+      </c>
+      <c r="K29" s="132"/>
+      <c r="L29" s="132"/>
+      <c r="M29" s="132"/>
+      <c r="N29" s="132"/>
+      <c r="O29" s="132"/>
+      <c r="P29" s="149"/>
+      <c r="Q29" s="147"/>
+    </row>
+    <row r="30" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A30" s="107"/>
+      <c r="B30" s="107"/>
+      <c r="C30" s="150"/>
+      <c r="D30" s="151" t="s">
+        <v>260</v>
+      </c>
+      <c r="E30" s="152"/>
+      <c r="F30" s="135"/>
+      <c r="G30" s="152"/>
+      <c r="H30" s="135"/>
+      <c r="I30" s="152"/>
+      <c r="J30" s="153"/>
+      <c r="K30" s="153"/>
+      <c r="L30" s="153"/>
+      <c r="M30" s="153"/>
+      <c r="N30" s="153"/>
+      <c r="O30" s="153"/>
+      <c r="P30" s="137"/>
+      <c r="Q30" s="154"/>
+    </row>
+    <row r="31" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A31" s="107"/>
+      <c r="B31" s="107"/>
+      <c r="C31" s="155"/>
+      <c r="D31" s="151" t="s">
+        <v>260</v>
+      </c>
+      <c r="E31" s="152"/>
+      <c r="F31" s="135"/>
+      <c r="G31" s="152"/>
+      <c r="H31" s="135"/>
+      <c r="I31" s="152"/>
+      <c r="J31" s="153"/>
+      <c r="K31" s="153"/>
+      <c r="L31" s="153"/>
+      <c r="M31" s="153"/>
+      <c r="N31" s="153"/>
+      <c r="O31" s="153"/>
+      <c r="P31" s="137"/>
+      <c r="Q31" s="154"/>
+    </row>
+    <row r="32" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A32" s="107"/>
+      <c r="B32" s="107"/>
+      <c r="C32" s="156"/>
+      <c r="D32" s="139" t="s">
+        <v>260</v>
+      </c>
+      <c r="E32" s="157"/>
+      <c r="F32" s="139"/>
+      <c r="G32" s="157"/>
+      <c r="H32" s="139"/>
+      <c r="I32" s="157"/>
+      <c r="J32" s="158"/>
+      <c r="K32" s="158"/>
+      <c r="L32" s="158"/>
+      <c r="M32" s="158"/>
+      <c r="N32" s="158"/>
+      <c r="O32" s="158"/>
+      <c r="P32" s="141"/>
+      <c r="Q32" s="159"/>
+    </row>
+    <row r="33" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A33" s="107"/>
+      <c r="B33" s="107"/>
+      <c r="D33" s="107"/>
+      <c r="E33" s="107"/>
+      <c r="F33" s="107"/>
+      <c r="G33" s="107"/>
+      <c r="H33" s="107"/>
+      <c r="I33" s="107"/>
+      <c r="J33" s="107"/>
+      <c r="K33" s="107"/>
+      <c r="L33" s="107"/>
+      <c r="M33" s="107"/>
+      <c r="N33" s="107"/>
+      <c r="O33" s="107"/>
+    </row>
+    <row r="34" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A34" s="107"/>
+      <c r="B34" s="107"/>
+      <c r="C34" s="107"/>
+      <c r="D34" s="107"/>
+      <c r="E34" s="107"/>
+      <c r="F34" s="107"/>
+      <c r="G34" s="107"/>
+      <c r="H34" s="107"/>
+      <c r="I34" s="107"/>
+      <c r="J34" s="107"/>
+      <c r="K34" s="107"/>
+      <c r="L34" s="107"/>
+      <c r="M34" s="107"/>
+      <c r="N34" s="107"/>
+      <c r="O34" s="107"/>
+    </row>
+    <row r="35" spans="1:20" customHeight="1" ht="18" s="108" customFormat="1">
+      <c r="A35" s="107">
         <v>4</v>
       </c>
-      <c r="B35" s="191" t="s">
-[...14 lines deleted...]
-      <c r="O35" s="191"/>
+      <c r="B35" s="107" t="s">
+        <v>261</v>
+      </c>
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="107"/>
+      <c r="H35" s="111"/>
+      <c r="I35" s="107"/>
+      <c r="J35" s="107"/>
+      <c r="K35" s="107"/>
+      <c r="L35" s="107"/>
+      <c r="M35" s="107"/>
+      <c r="N35" s="107"/>
+      <c r="O35" s="107"/>
     </row>
     <row r="36" spans="1:20" customHeight="1" ht="18">
-      <c r="C36" s="206" t="s">
-[...19 lines deleted...]
-      <c r="Q36" s="252"/>
+      <c r="C36" s="122" t="s">
+        <v>262</v>
+      </c>
+      <c r="D36" s="123"/>
+      <c r="E36" s="123"/>
+      <c r="F36" s="124"/>
+      <c r="G36" s="123" t="s">
+        <v>263</v>
+      </c>
+      <c r="H36" s="123"/>
+      <c r="I36" s="144"/>
+      <c r="J36" s="144"/>
+      <c r="K36" s="125"/>
+      <c r="L36" s="123" t="s">
+        <v>264</v>
+      </c>
+      <c r="M36" s="123"/>
+      <c r="N36" s="144"/>
+      <c r="O36" s="144"/>
+      <c r="P36" s="144"/>
+      <c r="Q36" s="168"/>
     </row>
     <row r="37" spans="1:20" customHeight="1" ht="18">
-      <c r="C37" s="250" t="s">
-[...29 lines deleted...]
-      <c r="Q37" s="245"/>
+      <c r="C37" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="D37" s="116" t="s">
+        <v>265</v>
+      </c>
+      <c r="E37" s="116"/>
+      <c r="F37" s="118"/>
+      <c r="G37" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" s="116" t="s">
+        <v>266</v>
+      </c>
+      <c r="I37" s="160"/>
+      <c r="J37" s="160"/>
+      <c r="K37" s="161"/>
+      <c r="L37" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="M37" s="116" t="s">
+        <v>267</v>
+      </c>
+      <c r="N37" s="160"/>
+      <c r="O37" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="P37" s="116" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q37" s="161"/>
     </row>
     <row r="38" spans="1:20" customHeight="1" ht="18">
-      <c r="C38" s="250" t="s">
-[...29 lines deleted...]
-      <c r="Q38" s="245"/>
+      <c r="C38" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" s="116" t="s">
+        <v>269</v>
+      </c>
+      <c r="E38" s="116"/>
+      <c r="F38" s="118"/>
+      <c r="G38" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="H38" s="116" t="s">
+        <v>270</v>
+      </c>
+      <c r="I38" s="160"/>
+      <c r="J38" s="160"/>
+      <c r="K38" s="161"/>
+      <c r="L38" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="M38" s="116" t="s">
+        <v>271</v>
+      </c>
+      <c r="N38" s="160"/>
+      <c r="O38" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="P38" s="116" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q38" s="161"/>
     </row>
     <row r="39" spans="1:20" customHeight="1" ht="18">
-      <c r="C39" s="250" t="s">
-[...25 lines deleted...]
-      <c r="Q39" s="255"/>
+      <c r="C39" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="D39" s="116" t="s">
+        <v>273</v>
+      </c>
+      <c r="E39" s="116"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" s="116" t="s">
+        <v>274</v>
+      </c>
+      <c r="I39" s="160"/>
+      <c r="J39" s="160"/>
+      <c r="K39" s="161"/>
+      <c r="L39" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="M39" s="116" t="s">
+        <v>275</v>
+      </c>
+      <c r="N39" s="160"/>
+      <c r="O39" s="170"/>
+      <c r="P39" s="170"/>
+      <c r="Q39" s="171"/>
     </row>
     <row r="40" spans="1:20" customHeight="1" ht="18">
-      <c r="C40" s="251" t="s">
-[...25 lines deleted...]
-      <c r="Q40" s="258"/>
+      <c r="C40" s="167" t="s">
+        <v>153</v>
+      </c>
+      <c r="D40" s="119" t="s">
+        <v>276</v>
+      </c>
+      <c r="E40" s="119"/>
+      <c r="F40" s="120"/>
+      <c r="G40" s="172" t="s">
+        <v>153</v>
+      </c>
+      <c r="H40" s="119" t="s">
+        <v>277</v>
+      </c>
+      <c r="I40" s="162"/>
+      <c r="J40" s="162"/>
+      <c r="K40" s="159"/>
+      <c r="L40" s="172" t="s">
+        <v>153</v>
+      </c>
+      <c r="M40" s="119" t="s">
+        <v>278</v>
+      </c>
+      <c r="N40" s="162"/>
+      <c r="O40" s="173"/>
+      <c r="P40" s="173"/>
+      <c r="Q40" s="174"/>
     </row>
     <row r="43" spans="1:20" customHeight="1" ht="17.4">
-      <c r="A43" s="191">
+      <c r="A43" s="107">
         <v>5</v>
       </c>
-      <c r="B43" s="191" t="s">
-[...6 lines deleted...]
-      <c r="G43" s="191"/>
+      <c r="B43" s="107" t="s">
+        <v>279</v>
+      </c>
+      <c r="C43" s="107"/>
+      <c r="D43" s="107"/>
+      <c r="E43" s="107"/>
+      <c r="F43" s="107"/>
+      <c r="G43" s="107"/>
     </row>
     <row r="44" spans="1:20" customHeight="1" ht="18">
-      <c r="C44" s="249" t="s">
-[...22 lines deleted...]
-      <c r="N44" s="198"/>
+      <c r="C44" s="165" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" s="113" t="s">
+        <v>280</v>
+      </c>
+      <c r="E44" s="113"/>
+      <c r="F44" s="175" t="s">
+        <v>153</v>
+      </c>
+      <c r="G44" s="113" t="s">
+        <v>281</v>
+      </c>
+      <c r="H44" s="163"/>
+      <c r="I44" s="175" t="s">
+        <v>153</v>
+      </c>
+      <c r="J44" s="113" t="s">
+        <v>282</v>
+      </c>
+      <c r="K44" s="113"/>
+      <c r="L44" s="113"/>
+      <c r="M44" s="113"/>
+      <c r="N44" s="114"/>
     </row>
     <row r="45" spans="1:20" customHeight="1" ht="18">
-      <c r="C45" s="250" t="s">
-[...22 lines deleted...]
-      <c r="N45" s="202"/>
+      <c r="C45" s="166" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" s="116" t="s">
+        <v>283</v>
+      </c>
+      <c r="E45" s="116"/>
+      <c r="F45" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="G45" s="116" t="s">
+        <v>284</v>
+      </c>
+      <c r="H45" s="160"/>
+      <c r="I45" s="169" t="s">
+        <v>153</v>
+      </c>
+      <c r="J45" s="116" t="s">
+        <v>285</v>
+      </c>
+      <c r="K45" s="116"/>
+      <c r="L45" s="116"/>
+      <c r="M45" s="116"/>
+      <c r="N45" s="118"/>
     </row>
     <row r="46" spans="1:20" customHeight="1" ht="17.4">
-      <c r="C46" s="251" t="s">
-[...16 lines deleted...]
-      <c r="N46" s="204"/>
+      <c r="C46" s="167" t="s">
+        <v>153</v>
+      </c>
+      <c r="D46" s="119" t="s">
+        <v>286</v>
+      </c>
+      <c r="E46" s="119"/>
+      <c r="F46" s="173"/>
+      <c r="G46" s="119"/>
+      <c r="H46" s="119"/>
+      <c r="I46" s="173"/>
+      <c r="J46" s="119"/>
+      <c r="K46" s="119"/>
+      <c r="L46" s="119" t="s">
+        <v>235</v>
+      </c>
+      <c r="M46" s="119"/>
+      <c r="N46" s="120"/>
     </row>
     <row r="49" spans="1:20" customHeight="1" ht="17.4">
-      <c r="A49" s="191">
+      <c r="A49" s="107">
         <v>6</v>
       </c>
-      <c r="B49" s="191" t="s">
-[...13 lines deleted...]
-      <c r="N49" s="191"/>
+      <c r="B49" s="107" t="s">
+        <v>287</v>
+      </c>
+      <c r="C49" s="107"/>
+      <c r="D49" s="107"/>
+      <c r="E49" s="107"/>
+      <c r="F49" s="107"/>
+      <c r="G49" s="107"/>
+      <c r="H49" s="107"/>
+      <c r="I49" s="107"/>
+      <c r="J49" s="107"/>
+      <c r="K49" s="107"/>
+      <c r="L49" s="107"/>
+      <c r="M49" s="107"/>
+      <c r="N49" s="107"/>
     </row>
     <row r="50" spans="1:20" customHeight="1" ht="17.4">
-      <c r="A50" s="191"/>
-[...12 lines deleted...]
-      <c r="N50" s="198"/>
+      <c r="A50" s="107"/>
+      <c r="B50" s="107"/>
+      <c r="C50" s="112"/>
+      <c r="D50" s="113"/>
+      <c r="E50" s="113"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="113"/>
+      <c r="H50" s="113"/>
+      <c r="I50" s="113"/>
+      <c r="J50" s="113"/>
+      <c r="K50" s="113"/>
+      <c r="L50" s="113"/>
+      <c r="M50" s="113"/>
+      <c r="N50" s="114"/>
     </row>
     <row r="51" spans="1:20" customHeight="1" ht="18">
-      <c r="A51" s="192"/>
-[...12 lines deleted...]
-      <c r="N51" s="202"/>
+      <c r="A51" s="108"/>
+      <c r="B51" s="108"/>
+      <c r="C51" s="115"/>
+      <c r="D51" s="116"/>
+      <c r="E51" s="116"/>
+      <c r="F51" s="116"/>
+      <c r="G51" s="116"/>
+      <c r="H51" s="116"/>
+      <c r="I51" s="116"/>
+      <c r="J51" s="116"/>
+      <c r="K51" s="116"/>
+      <c r="L51" s="116"/>
+      <c r="M51" s="116"/>
+      <c r="N51" s="118"/>
     </row>
     <row r="52" spans="1:20">
-      <c r="C52" s="260"/>
-[...10 lines deleted...]
-      <c r="N52" s="255"/>
+      <c r="C52" s="176"/>
+      <c r="D52" s="170"/>
+      <c r="E52" s="170"/>
+      <c r="F52" s="170"/>
+      <c r="G52" s="170"/>
+      <c r="H52" s="170"/>
+      <c r="I52" s="170"/>
+      <c r="J52" s="170"/>
+      <c r="K52" s="170"/>
+      <c r="L52" s="170"/>
+      <c r="M52" s="170"/>
+      <c r="N52" s="171"/>
     </row>
     <row r="53" spans="1:20" customHeight="1" ht="18">
-      <c r="A53" s="192"/>
-[...12 lines deleted...]
-      <c r="N53" s="261"/>
+      <c r="A53" s="108"/>
+      <c r="B53" s="108"/>
+      <c r="C53" s="177"/>
+      <c r="D53" s="177"/>
+      <c r="E53" s="177"/>
+      <c r="F53" s="177"/>
+      <c r="G53" s="177"/>
+      <c r="H53" s="177"/>
+      <c r="I53" s="177"/>
+      <c r="J53" s="177"/>
+      <c r="K53" s="177"/>
+      <c r="L53" s="177"/>
+      <c r="M53" s="177"/>
+      <c r="N53" s="177"/>
     </row>
     <row r="54" spans="1:20" customHeight="1" ht="18">
-      <c r="A54" s="192"/>
-[...12 lines deleted...]
-      <c r="N54" s="191"/>
+      <c r="A54" s="108"/>
+      <c r="B54" s="108"/>
+      <c r="C54" s="107"/>
+      <c r="D54" s="107"/>
+      <c r="E54" s="107"/>
+      <c r="F54" s="107"/>
+      <c r="G54" s="107"/>
+      <c r="H54" s="107"/>
+      <c r="I54" s="107"/>
+      <c r="J54" s="107"/>
+      <c r="K54" s="107"/>
+      <c r="L54" s="107"/>
+      <c r="M54" s="107"/>
+      <c r="N54" s="107"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <dataValidations count="29">
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C12">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C13">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C14">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C37">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C38">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C39">
       <formula1>"□,☑"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="C40">
       <formula1>"□,☑"</formula1>
     </dataValidation>
@@ -16004,298 +9799,298 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="D30">
       <formula1>$U$31:$U$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="D31">
       <formula1>$U$31:$U$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="D32">
       <formula1>$U$31:$U$36</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="45" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R２５０８</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="2" max="2" width="26" customWidth="true" style="143"/>
-    <col min="3" max="3" width="56.69921875" customWidth="true" style="140"/>
+    <col min="2" max="2" width="26" customWidth="true" style="97"/>
+    <col min="3" max="3" width="56.69921875" customWidth="true" style="94"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:3">
-      <c r="B2" s="142" t="s">
+      <c r="B2" s="96" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="141" t="s">
-        <v>406</v>
+      <c r="C2" s="95" t="s">
+        <v>288</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="B3" s="142" t="s">
-[...3 lines deleted...]
-        <v>408</v>
+      <c r="B3" s="96" t="s">
+        <v>289</v>
+      </c>
+      <c r="C3" s="95" t="s">
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
-      <c r="B4" s="142" t="s">
+      <c r="B4" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="141" t="s">
-        <v>409</v>
+      <c r="C4" s="95" t="s">
+        <v>291</v>
       </c>
     </row>
     <row r="5" spans="1:3">
-      <c r="B5" s="142" t="s">
+      <c r="B5" s="96" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="141" t="s">
-        <v>410</v>
+      <c r="C5" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="B6" s="142" t="s">
+      <c r="B6" s="96" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="141" t="s">
-        <v>411</v>
+      <c r="C6" s="95" t="s">
+        <v>293</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="B7" s="142" t="s">
+      <c r="B7" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="141" t="s">
-        <v>412</v>
+      <c r="C7" s="95" t="s">
+        <v>294</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="B8" s="142" t="s">
+      <c r="B8" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="141" t="s">
-        <v>410</v>
+      <c r="C8" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:3">
-      <c r="B9" s="142" t="s">
-[...3 lines deleted...]
-        <v>414</v>
+      <c r="B9" s="96" t="s">
+        <v>295</v>
+      </c>
+      <c r="C9" s="95" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="10" spans="1:3">
-      <c r="B10" s="142" t="s">
+      <c r="B10" s="96" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="141" t="s">
-        <v>415</v>
+      <c r="C10" s="95" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="11" spans="1:3">
-      <c r="B11" s="142" t="s">
+      <c r="B11" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="141" t="s">
-        <v>416</v>
+      <c r="C11" s="95" t="s">
+        <v>298</v>
       </c>
     </row>
     <row r="12" spans="1:3">
-      <c r="B12" s="142" t="s">
+      <c r="B12" s="96" t="s">
         <v>31</v>
       </c>
-      <c r="C12" s="141" t="s">
-        <v>417</v>
+      <c r="C12" s="95" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="13" spans="1:3">
-      <c r="B13" s="142" t="s">
+      <c r="B13" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="C13" s="141" t="s">
-        <v>418</v>
+      <c r="C13" s="95" t="s">
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
-      <c r="B14" s="142" t="s">
+      <c r="B14" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="141" t="s">
-        <v>410</v>
+      <c r="C14" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="15" spans="1:3">
-      <c r="B15" s="142" t="s">
+      <c r="B15" s="96" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="141" t="s">
-        <v>410</v>
+      <c r="C15" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:3">
-      <c r="B16" s="142" t="s">
-[...3 lines deleted...]
-        <v>410</v>
+      <c r="B16" s="96" t="s">
+        <v>301</v>
+      </c>
+      <c r="C16" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="17" spans="1:3">
-      <c r="B17" s="142" t="s">
+      <c r="B17" s="96" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="141" t="s">
-        <v>410</v>
+      <c r="C17" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:3">
-      <c r="B18" s="143" t="s">
-        <v>378</v>
+      <c r="B18" s="97" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
-      <c r="B20" s="142" t="s">
+      <c r="B20" s="96" t="s">
         <v>5</v>
       </c>
-      <c r="C20" s="141" t="s">
-        <v>410</v>
+      <c r="C20" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="21" spans="1:3">
-      <c r="B21" s="142" t="s">
+      <c r="B21" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="C21" s="141" t="s">
-        <v>410</v>
+      <c r="C21" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="22" spans="1:3">
-      <c r="B22" s="142" t="s">
+      <c r="B22" s="96" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="141" t="s">
-        <v>410</v>
+      <c r="C22" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="B23" s="142" t="s">
+      <c r="B23" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="141" t="s">
-        <v>410</v>
+      <c r="C23" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="24" spans="1:3">
-      <c r="B24" s="142" t="s">
+      <c r="B24" s="96" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="141" t="s">
-        <v>410</v>
+      <c r="C24" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="B25" s="142" t="s">
+      <c r="B25" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="141" t="s">
-        <v>410</v>
+      <c r="C25" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="26" spans="1:3" customHeight="1" ht="36">
-      <c r="B26" s="142" t="s">
-[...3 lines deleted...]
-        <v>410</v>
+      <c r="B26" s="96" t="s">
+        <v>302</v>
+      </c>
+      <c r="C26" s="95" t="s">
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="17.59765625" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.09765625" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.69921875" customWidth="true" style="0"/>
     <col min="5" max="5" width="26.5" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.19921875" customWidth="true" style="0"/>
     <col min="7" max="7" width="11" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7">
-      <c r="B2" s="468" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="468"/>
+      <c r="B2" s="331" t="s">
+        <v>303</v>
+      </c>
+      <c r="C2" s="331"/>
     </row>
     <row r="3" spans="1:7">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="B4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>9</v>
       </c>
     </row>
@@ -16421,102 +10216,375 @@
       </c>
       <c r="C21" s="3"/>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="3"/>
     </row>
     <row r="24" spans="1:7">
       <c r="B24" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C24" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B2:C2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G25"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="F8" sqref="F8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="2" max="2" width="29.69921875" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="42" customWidth="true" style="0"/>
+    <col min="5" max="5" width="26.5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="42.19921875" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="B1" s="331" t="s">
+        <v>304</v>
+      </c>
+      <c r="C1" s="331"/>
+      <c r="D1" s="331"/>
+      <c r="E1" s="331"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="B2" s="331" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="331" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="331"/>
+      <c r="E2" s="331" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="B3" s="331"/>
+      <c r="C3" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="331"/>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="B4" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="B5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="4"/>
+      <c r="E5" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="B6" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="10"/>
+      <c r="E6" s="11" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="B7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="4"/>
+      <c r="E7" s="5" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="B8" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="10"/>
+      <c r="E8" s="11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="B9" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="4"/>
+      <c r="E9" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="B10" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="11"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="B11" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="5"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="B12" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="11"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="B13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="5"/>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="11"/>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="B15" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="5"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="B16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="11"/>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="B17" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="5"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="B18" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="11"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="B19" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="4"/>
+      <c r="E19" s="5"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="B20" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="11"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="B21" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="5"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="B22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="11"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="B23" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="5"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="B24" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="10"/>
+      <c r="D24" s="10"/>
+      <c r="E24" s="11"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="B25" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="6"/>
+      <c r="E25" s="3"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="B1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Human</vt:lpstr>
       <vt:lpstr>Mouse</vt:lpstr>
-      <vt:lpstr>CosMx解析依頼書</vt:lpstr>
       <vt:lpstr>別紙 (2)</vt:lpstr>
-      <vt:lpstr>別紙（CosMx）</vt:lpstr>
-      <vt:lpstr>Xenium解析依頼書</vt:lpstr>
+      <vt:lpstr>Xenium解析　発注依頼書</vt:lpstr>
       <vt:lpstr>ヒアリングシート </vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Human重複確認</vt:lpstr>
       <vt:lpstr>Mouse重複確認</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>タカラバイオ株式会社</dc:creator>
+  <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>シングルセル空間解析依頼書</dc:title>
+  <dc:title>シングルセル空間解析　発注依頼書</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FE3DD395B7A39D418441BF6D0FF4B07B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>